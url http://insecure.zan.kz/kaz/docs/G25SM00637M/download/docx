--- v0 (2026-03-18)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d5545e" w14:textId="1d5545e">
+    <w:p w14:paraId="46a4131" w14:textId="46a4131">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 6-37 с шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 6-37 с шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 9-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -232,1154 +232,1416 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Уәлиханов аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 2026-2028 жылдарға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджеті осы шешімге тиісінше 1, 2 және 3 қосымшаларға сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+      1. 2026-2028 жылдарға, соның ішінде 1, 2 және 3-қосымшаларға сәйкес 2026 жылға арналған Кішкенекөл ауылдық округінің бюджеті келесі көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 132 888 мың теңге:</w:t>
+      1) кірістер – 141 964 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 86 421 мың теңге;</w:t>
+      салықтық түсімдер – 90 197 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 964 мың теңге;</w:t>
+      салықтық емес түсімдер –964 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 665 теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 665 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 44 838 мың теңге;</w:t>
+      трансферттер түсімі – 50 138 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар-132 888 мың теңге;</w:t>
+      2) шығындар – 149 089,9 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
+      3) таза бюджеттік кредиттеу - 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 теңге;</w:t>
+      бюджеттік кредиттер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
+      4) қаржы активтері мен операциялар бойынша сальдо - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 теңге;</w:t>
+      қаржы активтерін сатыпалу - 0 мыңтеңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -7 125,9 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6)бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
+      6) мұнайға жатпайтын тапшылығы емес (профициті) – -7 125,9 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 теңге:</w:t>
+      7 125,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі – 0 теңге;</w:t>
+      қарыздар түсімі - 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0 теңге;</w:t>
+      қарыздарды өтеу - 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 7 125,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. 4-қосымшаға сәйкес ауылдық округ бюджетінде қаржылық жылдың басында 7 125,9 мың.теңге соммасында қалыптасқан бюджеттік қаражатын бос қалдықтары есебінен шығындар қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды - Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Кішкенекөл ауылдық округі бюджетінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер осы Кодекстің 26-бабының 1) тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауылдық округ бюджетіне түсетін трансферттердің түсімдері аудандық бюджеттен берілетін трансферттер болып белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аудандық бюджеттен ауылдық бюджетке берілетін бюджеттік субвенциялар 44 838 мың теңге сомасында қамтамасыз етілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2026 жылға арналған ауылдық бюджетте мемлекеттік қызметшілердің жалақысын арттыруға облыстық бюджеттен берілетін нысаналы трансферттер ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген нысаналы трансферттерді республикалық бюджеттен бөлу Уәлиханов ауданының Кішкенекөл ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Кішкенекөл ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. 2026 жылға арналған ауылдық бюджетте аудандық бюджеттен берілетін нысаналы трансферттер, оның ішінде аппаратқа қызмет көрсетуге.</w:t>
+      8. 2026 жылға арналған ауылдық бюджетте аудандық бюджеттен берілетін нысаналы трансферттер, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген нысаналы трансферттерді аудандық бюджетпен бөлу Уәлиханов ауданының Кішкенекөл ауылдық әкімінің "Уәлиханов аудандық маслихатының "Уәлиханов ауданының Кішкенекөл ауылдық округінің 2026-2028 жылдарға арналған бюджетпен бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      1) әкім аппаратын ұстау үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) елді мекендерді абаттандыру және көгалдандыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген нысаналы трансферттерді аудандық бюджетпен бөлу Уәлиханов ауданының Кішкенекөл ауылдық әкімінің "Уәлиханов аудандық маслихатының "2026-2028 жылдарға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджетпен бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1752,65 +2014,22132 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіш сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141 964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 821</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 821</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+741 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+962 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149 089,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекеменің күрделі шығындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 758,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 758,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 506,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитарлық тазалығын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп ұстау және баспанасыздарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 352</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмысістеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферттер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған ( толық пайдаланылмаған) мақсатты трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтері мен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мұнай емес бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығынқаржыландыру (профицитінпайдалану):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәлиханов аудандық маслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№6-37 с шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіш сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94 717</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 526</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитарлық тазалығын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп ұстау және баспанасыздарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмысістеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтері мен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығынқаржыландыру (профицитінпайдалану):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәлиханов аудандық маслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 6-37 с шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2028 жылға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -2421,51 +24750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132 888</w:t>
+138 693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2598,51 +24927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86 421</w:t>
+105 865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2775,51 +25104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 045</w:t>
+64 980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2952,51 +25281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 045</w:t>
+64 980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3129,51 +25458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 414</w:t>
+39 707</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3306,51 +25635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-741</w:t>
+908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3483,51 +25812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-880</w:t>
+1 078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3660,51 +25989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 793</w:t>
+37 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3837,51 +26166,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-962</w:t>
+1 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4014,51 +26343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-962</w:t>
+1 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4191,51 +26520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-964</w:t>
+1 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4368,51 +26697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-964</w:t>
+1 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4545,51 +26874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-964</w:t>
+1 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4722,51 +27051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-665</w:t>
+815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4899,51 +27228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-665</w:t>
+815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5076,51 +27405,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-665</w:t>
+815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5253,51 +27582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 838</w:t>
+30 832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5430,51 +27759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 838</w:t>
+30 832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5607,51 +27936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 838</w:t>
+30 832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6241,51 +28570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132 888</w:t>
+138 693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6418,51 +28747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85 031</w:t>
+88 658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6595,51 +28924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85 031</w:t>
+88 658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6772,51 +29101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85 031</w:t>
+88 658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6949,51 +29278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 857</w:t>
+35 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7126,51 +29455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 857</w:t>
+35 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7303,51 +29632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 901</w:t>
+28 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7480,51 +29809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 400</w:t>
+3 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7657,51 +29986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+523</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7834,51 +30163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 056</w:t>
+3 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8011,51 +30340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 000</w:t>
+14 637</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8188,51 +30517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 000</w:t>
+14 637</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8365,51 +30694,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 000</w:t>
+14 637</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12124,51 +34453,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Уәлиханов аудандық маслихатының</w:t>
+              <w:t>Уәлиханов аудандық мәслихатының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12319,74 +34648,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Уәлиханов ауданы Кішкенекөл ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджеттiк қаражаттың бос қалдықтарын бағыттау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12402,51 +34767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12550,51 +34915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12681,51 +35046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіш сыныбы</w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12853,369 +35218,373 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-135 439</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-94 717</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 125,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13235,164 +35604,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-58 137</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 605,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13453,300 +35822,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-58 137</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-35 526</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13766,164 +36135,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-812</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13984,19265 +36353,148 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...19202 lines deleted...]
-0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -33263,55 +36515,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>