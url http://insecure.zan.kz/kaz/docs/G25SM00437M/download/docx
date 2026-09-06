--- v0 (2026-06-17)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc55426" w14:textId="bc55426">
+    <w:p w14:paraId="55f0f2c" w14:textId="55f0f2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 4-37 с шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 4-37 с шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -352,1150 +352,1506 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z96" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 36 996 мың теңге:</w:t>
+      1) кірістер – 42 955 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z97" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 3 825 мың теңге;</w:t>
+      салықтық түсімдер – 7 378,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z98" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 174 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z99" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 929 теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z100" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 32 068 мың теңге;</w:t>
+      трансферттер түсімі – 35 402,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z101" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 36 996 мың теңге;</w:t>
+      2) шығындар – 42 960,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z102" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z103" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z104" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z105" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z106" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z107" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z108" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -5,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z109" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) –0 теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – -5,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z110" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)–0 теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 5,8 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z111" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z112" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z113" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 5,8 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округ бюджетінде қаржылық жылдың басында 5,8 мың теңге соммасында қалыптасқан бюджеттік қаражаттың бос қалдықтары есебінен шығындар қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Амангелді ауылдық округі бюджетінің кірістері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер осы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округ бюджетінің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облыстық бюджеттен берілетін трансферттер ауылдық округ бюджетіне түсетін трансферттер түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауылдық бюджетке аудандық бюджеттен берiлетiн бюджеттік субвенциялар 29 964 мың теңге сомасында қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2026 жылға арналған ауылдық бюджетте мемлекеттік қызметшілердің жалақысын арттыруға облыстық бюджеттен берілетін нысаналы трансферттер ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген нысаналы трансферттерді облыстық бюджеттен бөлу Уәлиханов ауданының Амангелді ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Амангелді ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z117" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. 2026 жылға арналған ауылдық бюджетте аудандық бюджеттен нысаналы трансферттер ескерілсін, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z118" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) планшетті сатып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z119" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылыту жүйесін жөндеуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z120" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген нысаналы трансферттерді аудандық бюджеттен бөлу Уәлиханов ауданының Амангелді ауылдық округі әкімінің "Уәлиханов аудандық мәслихатының "Уәлиханов ауданының Амангелді ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 7-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1732,51 +2088,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1797,51 +2153,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№4-37 с шешіміне</w:t>
+              <w:t>№ 4-37 с шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1868,11438 +2224,105 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z125" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...11355 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z126" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -13377,51 +2400,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="62"/>
+          <w:bookmarkStart w:name="z127" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13930,51 +2953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50557</w:t>
+42955</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14107,51 +3130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4193</w:t>
+7378,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14284,51 +3307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-693</w:t>
+203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14461,51 +3484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-693</w:t>
+203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14638,51 +3661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-771</w:t>
+1448,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14815,51 +3838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15169,51 +4192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-730</w:t>
+666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15346,51 +4369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+745,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15523,51 +4546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2729</w:t>
+5726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15700,51 +4723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2729</w:t>
+5726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15877,51 +4900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-191</w:t>
+174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16054,51 +5077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-191</w:t>
+174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16231,51 +5254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-191</w:t>
+174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16408,51 +5431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1018</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16585,51 +5608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1018</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16762,51 +5785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1018</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16939,51 +5962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45155</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17116,51 +6139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45155</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17293,51 +6316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45155</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17394,51 +6417,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="63"/>
+          <w:bookmarkStart w:name="z128" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17947,51 +6970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50557</w:t>
+42960,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18124,51 +7147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33459</w:t>
+38803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18301,51 +7324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33459</w:t>
+38803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18478,405 +7501,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33459</w:t>
+37994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1785</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1785</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1455,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18896,164 +7919,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-765</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1455,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19114,123 +8137,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-306</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19363,51 +8386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-714</w:t>
+705,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19540,51 +8563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14497</w:t>
+1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19717,51 +8740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14497</w:t>
+1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19894,51 +8917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14497</w:t>
+1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20071,51 +9094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-816</w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20248,51 +9271,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-816</w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20425,51 +9448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-816</w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20872,51 +9895,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="64"/>
+          <w:bookmarkStart w:name="z129" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22361,51 +11384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22498,405 +11521,401 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану):</w:t>
-[...35 lines deleted...]
-0</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Мемлекеттік ішкі қарыздар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22952,505 +11971,551 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Қарыз алу келісім-шарттары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23464,537 +12529,537 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
- мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Кіші сыныбы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24008,373 +13073,327 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24394,50 +13413,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24507,51 +13703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24655,51 +13851,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24720,51 +13916,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№4-37 с шешіміне</w:t>
+              <w:t>№ 4-37с шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24785,71 +13981,71 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028 жылға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2027 жылға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -24927,51 +14123,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="68"/>
+          <w:bookmarkStart w:name="z77" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25480,51 +14676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51447</w:t>
+50557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25657,51 +14853,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4685</w:t>
+4193</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25834,51 +15030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-774</w:t>
+693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26011,51 +15207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-774</w:t>
+693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26188,51 +15384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-861</w:t>
+771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26365,51 +15561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26719,51 +15915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-816</w:t>
+730</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27073,51 +16269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3050</w:t>
+2729</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27250,51 +16446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3050</w:t>
+2729</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27427,51 +16623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-213</w:t>
+191</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27604,51 +16800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-213</w:t>
+191</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27781,51 +16977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-213</w:t>
+191</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27958,51 +17154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1138</w:t>
+1018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28135,51 +17331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1138</w:t>
+1018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28312,51 +17508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1138</w:t>
+1018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28489,51 +17685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45411</w:t>
+45155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28666,51 +17862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45411</w:t>
+45155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28843,51 +18039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45411</w:t>
+45155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28944,51 +18140,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="69"/>
+          <w:bookmarkStart w:name="z78" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -29497,51 +18693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51447</w:t>
+50557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29674,51 +18870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34243</w:t>
+33459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29851,51 +19047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34243</w:t>
+33459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30028,51 +19224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34243</w:t>
+33459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30205,51 +19401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1830</w:t>
+1785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30382,51 +19578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1830</w:t>
+1785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30559,51 +19755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-784</w:t>
+765</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30736,51 +19932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-314</w:t>
+306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30913,51 +20109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-732</w:t>
+714</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31090,51 +20286,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14358</w:t>
+14497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31267,51 +20463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14358</w:t>
+14497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31444,51 +20640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14358</w:t>
+14497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31621,51 +20817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-836</w:t>
+816</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31798,51 +20994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-836</w:t>
+816</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31975,51 +21171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-836</w:t>
+816</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32422,51 +21618,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="70"/>
+          <w:bookmarkStart w:name="z79" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34716,51 +23912,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="71"/>
+          <w:bookmarkStart w:name="z80" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -35260,86 +24456,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="72"/>
-[...15 lines deleted...]
-Сомасы, </w:t>
+          <w:bookmarkStart w:name="z81" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мың теңге</w:t>
+ мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36058,50 +25254,13124 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәлиханов аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№4-37 с шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2028 жылға арналған Уәлиханов ауданы Амангелді ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4685</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+861</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+816</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+732</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен берілген бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтері мен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ішкі қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыз алу келісім-шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z91" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уәлиханов аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 4-37 с шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z137" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджеттiк қаражаттың бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z138" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Уәлиханов ауданы мәслихатының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -36133,55 +38403,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36507,31 +38777,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>