--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2433dea" w14:textId="2433dea">
+    <w:p w14:paraId="e878c0c" w14:textId="e878c0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Тимирязев ауданы Целинный ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/18 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/18 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -232,67 +232,66 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Тимирязев аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2026-2028 жылдарға арналған Тимирязев ауданы Целинный ауылдық округінің бюджеті, осы шешімге тиісінше </w:t>
+      1. 2026-2028 жылдарға арналған Тимирязев ауданы Целинный ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -308,450 +307,493 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 27 236,0 мың теңге:</w:t>
+      1) кірістер –14 004,6 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 5 783,0 мың теңге;</w:t>
+      салықтық түсімдер – 278,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 300,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер – 0 мың теңге;</w:t>
+      трансферттер түсімдері – 13 726,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      трансферттер түсімдері – 21 153,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      2) шығындар – 14 004,6 мың теңге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бюджеттік кредиттерді өтеу – 0 мың теңге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
+      қаржылық активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z20" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z21" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысте емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z22" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық бюджеттің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлкі Целинный ауылдық округінің аумағында орналасқан жеке тұлғалардың мүлік салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -762,204 +804,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целинный ауылдық округінің аумағында жеке тұлғалар салық салуға жататын табыстардан жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целинный ауылдық округінде тіркелген жеке және заңды тұлғалардан алынатын көлік құралдары салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ауылдық округ бюджетінің кірістері келесі салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің коммуналдық меншігінің кірістері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің бюджетіне басқа салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ауылдық округ бюджетінде 2026 жылға арналған аудандық бюджеттен берілетін бюджеттік субвенциялар 15 979,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
+      5. Ауылдық округ бюджетінде 2026 жылға арналған аудандық бюджеттен берілетін бюджеттік субвенциялар 12 651,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ауылдық округ бюджетінде 2026 жылға жоғары тұрған бюджеттерден түсетін нысаналы трансферттердің түсімі 5174,0 мың теңге сомасында ескерілсін.</w:t>
+      6.Ауылдық округ бюджетінде 2026 жылға арналған жоғары тұрған бюджеттен нысаналы трансферттердің түсімі 1075,6 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1179,64 +1345,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/18 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Целинный ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1570,51 +1776,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27236</w:t>
+14004,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1747,51 +1953,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6083</w:t>
+278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1924,51 +2130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1766</w:t>
+135</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2101,51 +2307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1766</w:t>
+135</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2278,51 +2484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3977</w:t>
+143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2455,51 +2661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2632,51 +2838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2809,51 +3015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3869</w:t>
+143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2986,51 +3192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3163,51 +3369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3340,51 +3546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3517,51 +3723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3694,51 +3900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3871,51 +4077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21153</w:t>
+13726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4048,51 +4254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21153</w:t>
+13726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4225,51 +4431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21153</w:t>
+13726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4302,51 +4508,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардыңәкімшісі</w:t>
+Бюджеттік бағдарламалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4583,51 +4807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27236</w:t>
+14004,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4760,51 +4984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23891</w:t>
+13448</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4937,51 +5161,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23891</w:t>
+13448</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5114,51 +5338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23891</w:t>
+13448</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5291,51 +5515,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5468,51 +5692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5645,405 +5869,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-357,9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+556,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2467</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+556,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6063,518 +6287,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2467</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+556,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2467</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-5627</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6594,482 +6818,482 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-627</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, кенттерде, ауылдарда, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-627</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Трансферттер</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7125,128 +7349,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7334,96 +7558,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7552,51 +7772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Таза бюджеттік кредиттеу</w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7725,51 +7945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+5) Бюджет тапшылығы (профицитi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7898,51 +8118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профицитi)</w:t>
+6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7966,156 +8186,719 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-6) Бюджеттің тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18958,55 +19741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19332,31 +20115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>