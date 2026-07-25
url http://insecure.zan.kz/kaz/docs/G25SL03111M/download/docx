--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="895502a" w14:textId="895502a">
+    <w:p w14:paraId="9d0cac5" w14:textId="9d0cac5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Тимирязев ауданы Комсомол ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/11 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/11 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет Кодексінің 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -232,51 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Тимирязев аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z59" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Тимирязев ауданы Комсомол ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -308,676 +328,898 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 27 365,0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 6 071,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z60" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z61" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 300,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z62" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z63" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері – 20 994,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z64" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) шығындар – 27 365,0 мың теңге; </w:t>
+        <w:t>
+      2) шығындар – 29 876,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z65" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z66" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z67" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бюджеттік кредиттерді өтеу – 0 мың теңге; </w:t>
+        <w:t>
+      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z68" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -2 511,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 511,5 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 511,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық бюджеттің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексіне сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z70" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем көзінен салық салынбайтын табыстардан ұсталатын жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z71" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлкі Комсомол ауылдық округінің аумағында орналасқан жеке тұлғалардың мүлік салығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z72" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жер учаскесі Комсомол ауылдық округінде орналасқан жеке және заңды тұлғалардан алынатын, елдi мекендер жерлерiне салынатын жер салығы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z73" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комсомол ауылдық округінде тіркелген жеке және заңды тұлғалардан алынатын көлік құралдары салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z74" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округ бюджетінің шығыстары 2025 жылы пайдаланылмаған, қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 2-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округі бюджетінің кірістері мынадай салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z76" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің коммуналдық меншігінің кірістері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z77" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің бюджетіне басқа салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z12" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z78" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z13" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауылдық округ бюджетінде 2026 жылға арналған аудандық бюджеттен берілетін бюджеттік субвенциялар 18 337,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z14" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауылдық округ бюджетінде 2026 жылға жоғары тұрған бюджеттерден түсетін нысаналы трансферттердің түсімі 2657,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z15" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -993,51 +1235,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аудандық мәслихаттың төрағасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық мәслихаттың төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1139,122 +1391,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тимирязев аудандық</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Тимирязев аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 24 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/11 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Комсомол ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1765,51 +2200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3671</w:t>
+6071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2296,51 +2731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1626,4</w:t>
+1626</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2827,51 +3262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1483,4</w:t>
+1483</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3145,51 +3580,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді және материалдық емес активтерді сату</w:t>
+Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3499,51 +3934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттер түсімдері</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3915,102 +4350,170 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Бюджеттік бағдарламалардыңәкімшісі</w:t>
+          <w:bookmarkStart w:name="z42" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4247,51 +4750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27365</w:t>
+29876,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4424,51 +4927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26083</w:t>
+27754,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4601,51 +5104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26083</w:t>
+27754,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4778,405 +5281,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26083</w:t>
+27283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-860</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+471,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-860</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5196,482 +5699,482 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-860</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-422</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5727,128 +6230,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, кенттерде, ауылдарда, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5872,337 +6375,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, кенттерде, ауылдарда, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6258,128 +6761,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6467,92 +6970,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-3) Таза бюджеттік кредиттеу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6681,51 +7188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6854,51 +7361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профицитi)</w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7027,87 +7534,976 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5) Бюджет тапшылығы (профицитi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6) Бюджеттің тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7204,66 +8600,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/11 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Комсомол ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12680,66 +14078,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/11 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Комсомол ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17980,50 +19380,3136 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тимирязев аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31/11 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комсомол ауылдық округі бюджетінің 2025 жылы пайдаланылмаған, қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығыстары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2511,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+471,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18091,55 +22577,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18465,31 +22951,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>