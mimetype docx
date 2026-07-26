--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0621bcc" w14:textId="0621bcc">
+    <w:p w14:paraId="6bd81e6" w14:textId="6bd81e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Тимирязев ауданы Дмитриев ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/7 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 31/7 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -232,51 +232,50 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Тимирязев аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2026-2028 жылдарға арналған Тимирязев ауданы Дмитриев ауылдық округінің бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -308,450 +307,521 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 153 642,0 мың теңге:</w:t>
+      1) кірістер – 161 142 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 8 518,0 мың теңге;</w:t>
+      салықтық түсімдер – 8 518 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 300,0 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 300 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 144 824,0 мың теңге;</w:t>
+      трансферттер түсімдері – 152 324 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) шығындар – 153 642,0 мың теңге; </w:t>
+        <w:t>
+      2) шығындар – 162 269,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бюджеттік кредиттерді өтеу – 0 мың теңге; </w:t>
+        <w:t>
+      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -1 127,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 127,3 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 127,3 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық бюджеттің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем көзінен салық салынбайтын табыстардан ұсталатын жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -798,166 +868,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дмитриев ауылдық округінің ауылдарында тіркелген жеке және заңды тұлғалардан алынатын көлік құралдары салығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер учаскелерін пайдаланғаны үшін төлемдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ауылдық округ бюджетінің шығыстары қаржы жылының басына қалыптасқан бюджет қаражатының бос қалдықтары есебінен және 2025 жылы пайдаланылмаған жоғары тұрған бюджеттердің нысаналы трансферттерін қайтару көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 2-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округі бюджетінің кірістері келесі салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің коммуналдық меншігінің кірістері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің бюджетіне басқа салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінде 2026 жылға арналған аудандық бюджеттен берілетін бюджеттік субвенциялар 23 611,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z13" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауылдық округ бюджетінде 2026 жылға жоғары тұрған бюджеттерден түсетін нысаналы трансферттердің түсімі 121 213,0 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z14" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1042,199 +1212,196 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Асанова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...133 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тимирязев аудандық мәслихатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылғы 24 желтоқсандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 31/7 шешіміне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жылға арналған Дмитриев ауылдық округінің бюджеті</w:t>
+        <w:t>2026 жылға арналған Дмитриев ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1568,51 +1735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153 642</w:t>
+161 142</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3733,51 +3900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3869,51 +4036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144 824</w:t>
+152 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4046,51 +4213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144 824</w:t>
+152 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4223,51 +4390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144 824</w:t>
+152 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4581,51 +4748,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153 642</w:t>
+162 269,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5253,87 +5420,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғынүй-коммуналдық шаруашылық</w:t>
-[...35 lines deleted...]
-1 633</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 259,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5466,51 +5633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 633</w:t>
+10 259,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5643,51 +5810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 563</w:t>
+2 689,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5748,441 +5915,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-70</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-17 800</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет,спорт, туризм және ақпараттық кеңістік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6238,128 +6405,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Жергілікті деңгейде мәдени-демалыс жүмыстарын қолдау</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6383,337 +6550,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-100 345</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жүмыстарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6769,164 +6936,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-345</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6987,123 +7154,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-045</w:t>
-[...71 lines deleted...]
-100 000</w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7155,301 +7322,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ауыл - Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инжелерлік инфрақұрылым бойынша іш-шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7469,160 +7644,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7674,128 +7853,1540 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-6) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профицитi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18713,52 +20304,2544 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тимирязев аудандық мәслихатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылғы 24 желтоқсандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 31/7 шешіміне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дмитриев ауылдық округі бюджетінің қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығыстары және 2025 жылы пайдаланылмаған жоғары тұрған бюджеттерден нысаналы трансферттерді қайтару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардыңәкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 127,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 126,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 126,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 126,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>