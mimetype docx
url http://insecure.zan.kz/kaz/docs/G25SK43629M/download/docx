--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35db250" w14:textId="35db250">
+    <w:p w14:paraId="5387bbf" w14:textId="5387bbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -271,495 +271,619 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер – 71186 мың теңге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 71968 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 22035 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 1165 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 47986 мың теңге;</w:t>
+      трансферттер түсімі – 48768 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 71186 мың теңге;</w:t>
+      2) шығындар – 79428 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -7460 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – -7460 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 7460 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге. </w:t>
+        <w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 7460 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Солтүстік Қазақстан облысы Тайынша ауданы Яснополян ауылдық округінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес қалыптасатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Яснополян ауылдық округінің бюджетінде облыстық бюджеттен Яснополян ауылдық округінің бюджетіне ағымдағы нысаналы трансферттердің түсімі 4401 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Яснополян ауылдық округінің бюджетінде аудандық бюджеттен Яснополян ауылдық округінің бюджетіне ағымдағы нысаналы трансферттердің түсімі 3000 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. 2026 жылға арналған Яснополян ауылдық округінің бюджетінде осы шешімнің 4-қосымшасына сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының қалдықтары есебінен 7460 мың теңге сомасында шығыстар көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 4-1-тармақпен толықтырылды - Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған аудандық бюджеттен Яснополян ауылдық округінің бюджетіне берілетін бюджеттік субвенция 40585 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1228,130 +1352,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Яснополян ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1364,70 +1528,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1803,51 +1965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71186</w:t>
+71968</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4281,51 +4443,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47986</w:t>
+48768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4458,51 +4620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47986</w:t>
+48768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4635,51 +4797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47986</w:t>
+48768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5155,51 +5317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71186</w:t>
+79428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5332,51 +5494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39225</w:t>
+42107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5509,51 +5671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39225</w:t>
+42107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5686,51 +5848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39225</w:t>
+42107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5863,51 +6025,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17470</w:t>
+22830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6040,51 +6202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17470</w:t>
+22830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6217,51 +6379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9797</w:t>
+14797</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6394,51 +6556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7673</w:t>
+8033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8190,51 +8352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8427,70 +8589,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8967,70 +9127,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9274,51 +9432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9583,51 +9741,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9756,51 +9914,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9929,92 +10087,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11195,51 +11353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11331,51 +11489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11508,51 +11666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11685,51 +11843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+7460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12034,68 +12192,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Яснополян ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12170,70 +12328,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="31"/>
+          <w:bookmarkStart w:name="z46" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19233,70 +19391,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="32"/>
+          <w:bookmarkStart w:name="z47" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19773,70 +19931,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="33"/>
+          <w:bookmarkStart w:name="z48" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22840,68 +22998,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Яснополян ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22976,70 +23134,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="35"/>
+          <w:bookmarkStart w:name="z55" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30039,70 +30197,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="36"/>
+          <w:bookmarkStart w:name="z56" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30579,70 +30737,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="37"/>
+          <w:bookmarkStart w:name="z57" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33298,50 +33456,2916 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 436/29 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4 - қосымшамен толықтырылды - Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33373,55 +36397,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>