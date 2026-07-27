--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="743d693" w14:textId="743d693">
+    <w:p w14:paraId="64158e4" w14:textId="64158e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 428/29 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 428/29 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 5-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -252,474 +252,716 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z61" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 78286 мың теңге:</w:t>
+      1) кірістер – 79 068 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 15571 мың теңге;</w:t>
+      салықтық түсімдер – 15 571 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 62715 мың теңге;</w:t>
+      трансферттер түсімі – 63 497 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 78286 мың теңге;</w:t>
+      2) шығындар – 83 266,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 4 198,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – - 4 198,5 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 4198,5 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 4198,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тайынша ауданы Краснополян ауылдық округі бюджетінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Киров ауылдық округінің бюджетінде Краснополян ауылдық округінің бюджетіне облыстық бюджеттен 23751 мың теңге сомасында ағымдағы нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Краснополян ауылдық округінің бюджетіне аудандық бюджеттен берілетін бюджеттік субвенция 38964 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z80" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. 2026 жылға арналған Краснополян ауылдық округінің бюджетінде осы шешімнің 4-қосымшасына сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының қалдықтары есебінен 4198,5 мың теңге сомасында шығыстар көзделсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. 2026 жылға арналған Краснополян ауылдық округінің бюджетінде Краснополян ауылдық округінің бюджетіне аудандық бюджеттен 782 мың теңге сомасында ағымдағы нысаналы трансферттер түсімі ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-2-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1202,71 +1444,11645 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83266,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланыл маған (толық пайдаланыл маған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 428/29 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -1763,51 +13579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78286</w:t>
+60034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1940,51 +13756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15571</w:t>
+16350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2117,51 +13933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8423</w:t>
+9202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2294,51 +14110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8423</w:t>
+9202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3533,51 +15349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3710,51 +15526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3887,51 +15703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3994,61 +15810,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4407,51 +16219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78286</w:t>
+60034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4584,51 +16396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4761,51 +16573,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4938,51 +16750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5115,51 +16927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30991</w:t>
+11650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5292,51 +17104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30991</w:t>
+11650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5469,51 +17281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5604</w:t>
+5940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5646,51 +17458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25387</w:t>
+5710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5823,51 +17635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6000,51 +17812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6177,51 +17989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6354,51 +18166,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6531,51 +18343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6708,51 +18520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8387,51 +20199,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="26"/>
+          <w:bookmarkStart w:name="z43" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9837,51 +21649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12145,71 +23957,71 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2027 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -12706,51 +24518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60034</w:t>
+61878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12883,51 +24695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16350</w:t>
+17168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13414,51 +25226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7124</w:t>
+7942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13945,51 +25757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6365</w:t>
+7183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,51 +26288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14653,51 +26465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14830,51 +26642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15346,51 +27158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60034</w:t>
+61878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15523,51 +27335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15700,51 +27512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15877,51 +27689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16054,51 +27866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11650</w:t>
+12348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16231,51 +28043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11650</w:t>
+12348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16408,51 +28220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5940</w:t>
+6296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16585,51 +28397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5710</w:t>
+6052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16762,51 +28574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16939,51 +28751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17116,51 +28928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17293,51 +29105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17470,51 +29282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17647,51 +29459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19326,86 +31138,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="28"/>
-[...34 lines deleted...]
-мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23084,74 +34876,124 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Краснополян ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t>2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23241,51 +35083,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23645,228 +35505,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61878</w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-17168</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23963,87 +35823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы </w:t>
-[...35 lines deleted...]
-9202</w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24104,656 +35964,472 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-9202</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-7942</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...166 lines deleted...]
-          </w:p>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24803,309 +36479,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-7183</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-24</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25125,341 +36797,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-24</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-44710</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2808</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25479,3554 +37151,560 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-44710</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-44710</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...3057 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -29081,4630 +37759,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланыл маған (толық пайдаланыл маған) нысаналы трансферттерді қайтару</w:t>
-[...4578 lines deleted...]
-0</w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33736,55 +37871,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>