--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d2fc9a" w14:textId="6d2fc9a">
+    <w:p w14:paraId="b0954bd" w14:textId="b0954bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -191,515 +191,629 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тайынша ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       1. Солтүстік Қазақстан облысы Тайынша ауданының Зеленогай ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше осы шешімнің 1, 2 және 3-қосымшаларына сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Солтүстік Қазақстан облысы Тайынша ауданы Зеленогай ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше осы шешімнің 1, 2 және 3-қосымшаларына сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 73971,0 мың теңге:</w:t>
+      1) кірістер – 57021,0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 14078,0 мың теңге;</w:t>
+       салық түсімдері – 16346,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 0 мың теңге;</w:t>
+       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 59893,0 мың теңге;</w:t>
+       трансферттер түсімдері – 40675,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 73971,0 мың теңге;</w:t>
+       2) шығындар – 64021,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
+       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 мың теңге;</w:t>
+       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
+       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
+       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
+       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -7000,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнай емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнай емес тапшылығы (профициті) – -7000,2 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 7000,2 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі – 0 мың теңге;</w:t>
+       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздарды өтеу – 0 мың теңге;</w:t>
+       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге. </w:t>
+        <w:t>
+       бюджет қаражатының пайдаланылатын қалдықтары – 7000,2 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тайынша ауданы Зеленогай ауылдық округі бюджетінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Зеленогай ауылдық округінің бюджетінде облыстық бюджеттен 25956 мың теңге сомасында ағымдағы нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Зеленогай ауылдық округінің бюджетінде аудандық бюджеттен 3000 мың теңге сомасында ағымдағы нысаналы трансферттер түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. 2026 жылға арналған Зеленогай ауылдық округінің бюджетіне осы шешімнің 4-қосымшасына сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының қалдықтары есебінен 7000,2 мың теңге сомасында шығыстар ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды - Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған Зеленогай ауылдық округінің бюджетіне аудандық бюджеттен берілетін бюджеттік субвенция 30937 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1137,130 +1251,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Зеленогай ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1273,70 +1427,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1712,51 +1864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73971,0</w:t>
+57021,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1889,51 +2041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14078,0</w:t>
+16346,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2420,51 +2572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4182,0</w:t>
+6450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2951,51 +3103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4098,0</w:t>
+6116,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3015,164 +3167,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-190,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3192,128 +3344,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Табиғи және басқа ресурстарды пайдаланған үшін түсетін түсімдер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі салықтар тауарларға, жұмыстарға және қызметтерге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3337,373 +3489,373 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-59893,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланған үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-59893,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3723,525 +3875,567 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-59893,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Бағдарлама</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4319,482 +4513,436 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-36505,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64021,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-36505,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41055,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4814,341 +4962,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-36505,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41055,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-32556,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін ету жқніндегі қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40555,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5200,305 +5348,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-32556,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-32556,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5550,132 +5702,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-3025,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5695,164 +5843,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-2100,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5913,300 +6061,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-27431,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1850,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6258,269 +6406,273 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-1850,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 14431,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6608,96 +6760,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет аласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6721,196 +6869,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3060,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6962,305 +7110,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-3060,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-3060,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7312,309 +7464,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-3060,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7634,341 +7782,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7988,160 +8136,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8193,674 +8345,714 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8878,1250 +9070,1246 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...125 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10139,301 +10327,259 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5) Бюджет тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10489,124 +10635,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-6) Бюджеттің мұнай емес тапшылығы (профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10735,810 +10885,846 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7000,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнай емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7000,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11588,269 +11774,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Қарыздарды өтеу</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11979,633 +12123,673 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12623,195 +12807,503 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12913,51 +13405,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+7000,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13262,68 +13754,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Зеленогай ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13398,70 +13890,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="36"/>
+          <w:bookmarkStart w:name="z51" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16062,70 +16554,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="37"/>
+          <w:bookmarkStart w:name="z52" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16156,70 +16648,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="38"/>
+          <w:bookmarkStart w:name="z53" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бюджеттік </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -21197,70 +21689,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="39"/>
+          <w:bookmarkStart w:name="z54" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21737,70 +22229,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="40"/>
+          <w:bookmarkStart w:name="z55" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23154,70 +23646,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="41"/>
+          <w:bookmarkStart w:name="z56" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24221,70 +24713,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="42"/>
+          <w:bookmarkStart w:name="z57" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25367,68 +25859,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 жылға арналған Солтүстік Қазақстан облысы Тайынша ауданы Зеленогай ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25503,70 +25995,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="44"/>
+          <w:bookmarkStart w:name="z64" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28237,70 +28729,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="45"/>
+          <w:bookmarkStart w:name="z65" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бюджеттік </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -37072,50 +37564,2952 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 425/29 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджеттік қаражаттардың бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4 - қосымшамен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -37147,55 +40541,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>