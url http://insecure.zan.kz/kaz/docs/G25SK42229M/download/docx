--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc6f055" w14:textId="cc6f055">
+    <w:p w14:paraId="9b3d869" w14:textId="9b3d869">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 422/29 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 422/29 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 6-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -191,415 +191,547 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тайынша ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше осы шешімге 1, 2 және 3-қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      1. Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z57" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 54883 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z58" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 13048 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z59" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z60" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 1663 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z61" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 40172 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z62" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 54883 мың теңге;</w:t>
+      2) шығындар – 62947,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z64" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z68" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z69" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -8064,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z70" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнай емес тапшылығы ( профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнай емес тапшылығы ( профициті) – -8064,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z71" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 8064,4 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z72" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z73" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z74" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге. </w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 8064,4 мың теңге. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес қалыптасатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -616,90 +748,202 @@
         <w:t>
       3. 2026 жылға арналған Большеизюм ауылдық округінің бюджетінде облыстық бюджеттен Большеизюм ауылдық округінің бюджетіне 4245 мың теңге сомасында ағымдағы нысаналы трансферттер түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Большеизюм ауылдық округінің бюджетінде аудандық бюджеттен Большеизюм ауылдық округінің бюджетіне 6420 мың теңге сомасында ағымдағы нысаналы трансферттер түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1. 2026 жылға арналған осы шешімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Большеизюм ауылдық округінің қаржылық жылдың басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығыстар көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 4-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аудандық бюджеттен 2026 жылға арналған Большеизюм ауылдық округінің бюджетіне берілетін бюджеттік субвенция 29507 мың теңге сомасында белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1001,51 +1245,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+              <w:t>2025 жылғы 25 желтоксандағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1137,10835 +1381,105 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...10752 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2027 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -12043,86 +1557,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="29"/>
-[...34 lines deleted...]
-мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12482,51 +1976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49468</w:t>
+54883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12659,51 +2153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13726</w:t>
+13048</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12836,51 +2330,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5934</w:t>
+5520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13013,51 +2507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5934</w:t>
+5520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13190,51 +2684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7308</w:t>
+7060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13367,51 +2861,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13544,51 +3038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-286</w:t>
+276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13721,51 +3215,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6897</w:t>
+6664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13898,51 +3392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484</w:t>
+468</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14075,51 +3569,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484</w:t>
+468</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14252,51 +3746,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1721</w:t>
+1663</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14429,51 +3923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1721</w:t>
+1663</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14606,51 +4100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1211</w:t>
+1170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14783,51 +4277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-510</w:t>
+493</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14960,51 +4454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34021</w:t>
+40172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15137,51 +4631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34021</w:t>
+40172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15314,51 +4808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34021</w:t>
+40172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15834,51 +5328,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49468</w:t>
+62947,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16011,51 +5505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34690</w:t>
+35501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16188,51 +5682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34690</w:t>
+35501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16365,51 +5859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34690</w:t>
+35501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16542,51 +6036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10854</w:t>
+23724,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16719,51 +6213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10854</w:t>
+23724,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16896,51 +6390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5625</w:t>
+5307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17073,51 +6567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1113</w:t>
+7470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17250,51 +6744,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4116</w:t>
+10947,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17427,51 +6921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2464</w:t>
+2345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17604,51 +7098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2464</w:t>
+2345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17781,51 +7275,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2464</w:t>
+2345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17958,51 +7452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1460</w:t>
+1377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18135,51 +7629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1460</w:t>
+1377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18312,224 +7806,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1460</w:t>
+1377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18549,1730 +8047,1776 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылмаған (түгел қолданылмаған) мақсатты трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...105 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...105 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -20322,265 +9866,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-6) Бюджеттің мұнай емес тапшылығы ( профициті)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20709,1491 +10215,1529 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8064,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнай емес тапшылығы ( профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8064,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22211,195 +11755,503 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -22501,51 +12353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+8064,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22844,74 +12696,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22986,66 +12838,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сомасы, мың теңге</w:t>
+          <w:bookmarkStart w:name="z44" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23405,51 +13277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50529</w:t>
+49468</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23582,51 +13454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13910</w:t>
+13726</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23759,51 +13631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5844</w:t>
+5934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23936,51 +13808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5844</w:t>
+5934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24113,51 +13985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7565</w:t>
+7308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24290,51 +14162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130</w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24467,51 +14339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-296</w:t>
+286</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24644,51 +14516,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7139</w:t>
+6897</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24821,51 +14693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-501</w:t>
+484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24998,51 +14870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-501</w:t>
+484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25175,51 +15047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2309</w:t>
+1721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25352,51 +15224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2309</w:t>
+1721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25529,51 +15401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1781</w:t>
+1211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25706,51 +15578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-528</w:t>
+510</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25883,51 +15755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34310</w:t>
+34021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26060,51 +15932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34310</w:t>
+34021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26237,51 +16109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34310</w:t>
+34021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -26757,51 +16629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50529</w:t>
+49468</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26934,51 +16806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34888</w:t>
+34690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27111,51 +16983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34888</w:t>
+34690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27288,51 +17160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34888</w:t>
+34690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27465,51 +17337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11506</w:t>
+10854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27642,51 +17514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11506</w:t>
+10854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27819,51 +17691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5963</w:t>
+5625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27996,51 +17868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1180</w:t>
+1113</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28173,51 +18045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4363</w:t>
+4116</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28350,51 +18222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2587</w:t>
+2464</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28527,51 +18399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2587</w:t>
+2464</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28704,51 +18576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2587</w:t>
+2464</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28881,51 +18753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1548</w:t>
+1460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29058,51 +18930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1548</w:t>
+1460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29235,51 +19107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1548</w:t>
+1460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30726,86 +20598,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="31"/>
-[...34 lines deleted...]
-мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33445,50 +23297,14408 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 422/29 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Большеизюм ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50529</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13910</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5844</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5844</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі салықтар тауарларға, жұмыстарға және қызметтерге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1781</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50529</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмыстарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2587</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнай емес тапшылығы ( профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 25 желтоксандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 422/29 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджеттік қаражаттардың бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z89" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8064,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7064,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7064,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7064,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33520,55 +37730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>