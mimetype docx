--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f243cf" w14:textId="8f243cf">
+    <w:p w14:paraId="de2fab3" w14:textId="de2fab3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Тайынша ауданы Амандық ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 421/29 шешiмi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2025 жылғы 25 желтоқсандағы № 421/29 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -238,474 +248,546 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-7-тармақтарына сәйкес, Солтүстік Қазақстан облысы Тайынша ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Солтүстік Қазақстан облысы Тайынша ауданы Амандық ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      1. Солтүстік Қазақстан облысы Тайынша ауданының Амандық ауылдық округінің 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-қосымшаларға сәйкес, оның ішінде 2026 жылға арналған келесі көлемде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z67" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 44862 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 9673 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z69" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z70" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер –1037 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 1037 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z71" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 34152 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z72" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 44862 мың теңге;</w:t>
+      2) шығындар – 45782 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z73" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
+      3) таза бюджеттік кренесиелеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z74" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттер – 0 мың теңге;</w:t>
+      бюджеттік несиелер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z75" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
+      бюджеттік несиелерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z76" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z77" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z78" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z79" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 920 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
+      6) бюджеттің мұнай емес тапшылығы (профициті) – - 920 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z81" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 920 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z82" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z83" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 920 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тайынша ауданының Амандық ауылдық округінің бюджет кірістері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -742,70 +824,182 @@
         <w:t>
       3. Амандық ауылдық округінің 2026 жылға арналған бюджетінде облыстық бюджеттен Амандық ауылдық округінің бюджетіне 4078 мың теңге сомасында нысаналы ағымдағы трансферттердің түсімі ескерілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған аудандық бюджеттен Амандық ауылдық округінің бюджетіне 30074 мың теңге көлемінде аударылатын бюджеттік субвенция белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z86" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1. 2026 жылға арналған Амандық ауылдық округінің бюджетінде осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының қалдықтары есебінен 920 мың теңге сомасында шығыстар көзделсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 4-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1243,235 +1437,253 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z90" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Амандық ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z91" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="25"/>
-[...34 lines deleted...]
-мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1527,116 +1739,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1659,5861 +1870,5808 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44862</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9673</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...136 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6482</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтер мен жұмыстарға, тауарларға ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...114 lines deleted...]
-лардың әкімшісі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...153 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45782</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...162 lines deleted...]
-44862</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-38251</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-38251</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-38251</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-6176</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-6176</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-2608</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1608</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...100 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="27"/>
-[...34 lines deleted...]
-мың теңге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7569,116 +7727,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7701,4049 +7858,3536 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...100 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...94 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...153 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...193 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...125 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...27 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...122 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-920</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...166 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бюджеттің мұнай емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...162 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...132 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...137 lines deleted...]
-          </w:p>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...105 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...86 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...122 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...552 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12048,68 +11692,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Амандық ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12186,70 +11830,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="30"/>
+          <w:bookmarkStart w:name="z46" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15588,70 +15232,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="31"/>
+          <w:bookmarkStart w:name="z47" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік бағдарлама-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -18198,70 +17842,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="32"/>
+          <w:bookmarkStart w:name="z48" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18710,70 +18354,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="33"/>
+          <w:bookmarkStart w:name="z49" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19510,70 +19154,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="34"/>
+          <w:bookmarkStart w:name="z51" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22695,68 +22339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы Амандық ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22831,70 +22475,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="36"/>
+          <w:bookmarkStart w:name="z59" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26100,70 +25744,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="37"/>
+          <w:bookmarkStart w:name="z60" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік бағдарлама-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -28682,70 +28326,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="38"/>
+          <w:bookmarkStart w:name="z61" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29746,70 +29390,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="39"/>
+          <w:bookmarkStart w:name="z62" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32465,50 +32109,2753 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайынша ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 25 желтоқсандағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 421/29 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z99" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдықокруг әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+795</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік күрделі шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -32540,55 +34887,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>