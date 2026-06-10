--- v0 (2025-10-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df14a21" w14:textId="df14a21">
+    <w:p w14:paraId="fff553c" w14:textId="fff553c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің 2025 жылғы 8 қаңтардағы № 02 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің 2025 жылғы 8 қаңтардағы № 02 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -373,5523 +373,2128 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...1676 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...210 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі (бұдан әрі-мекеме) мекеменің ұйымдық-құқықтық нысанында құрылған заңды тұлға мәртебесіне ие коммерциялық емес ұйым болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Ереже Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Мүмкіндігі шектеулі балаларды әлеуметтік және медициналық-педагогикалық түзеу арқылы қолдау туралы" 2002 жылғы 11 шілдедегі №343 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Отбасын қолдау орталықтарының қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 14 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына (мемлекеттік тіркеу тізілімінде № 34499 болып тіркелген), Қазақстан Республикасы Премьер - Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің "Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету стандарттарын бекіту туралы" 2023 жылғы 29 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік мекеменің түрі: коммуналдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мекеменің құрылтайшысы мекемеге қатысты мемлекеттік меншік құқығы субъектісінің функцияларын жүзеге асыратын жергілікті атқарушы орган – Солтүстік Қазақстан облысы Тайынша ауданының әкімдігі (бұдан әрі-жергілікті атқарушы орган) болып табылады. Заңды тұлғаның мекен-жайы: Солтүстік Қазақстан облысы, Тайынша ауданы, Тайынша қаласы, Қазақстан Конституциясы көшесі, 197, индексі: 151000, БСН 980140000530.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мекемеге қатысты қызметін үйлестіру функциясын жүзеге асыратын тиісті саланың уәкілетті органы "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі-уәкілетті орган) болып табылады. Заңды тұлғаның мекен-жайы: Солтүстік Қазақстан облысы, Тайынша ауданы, Тайынша қаласы, Қазақстан Конституциясы көшесі, 203, индексі: 151000, БСН 040940004250.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мекеменің атауы мемлекеттік тілде: "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі; орыс тілінде: Коммунальное государственное учреждение "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның орналасқан жері: индекс: 151000, Солтүстік Қазақстан облысы, Тайынша ауданы, Тайынша қаласы, Қазақстан Конституциясы көшесі, 209.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z26" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мекеменің заңды мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мекеменің дербес балансы, Қазақстан Республикасының заңнамасына сәйкес банктерде шоттары, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және мемлекеттік мекеменің атауы бар бланкілері, мөрлері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, мекеме басқа заңды тұлғаны құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мекеме өзінің қарауындағы ақшамен өз міндеттемелері бойынша жауап береді. Ақша мекемесі жеткіліксіз болған жағдайда оның міндеттемелері бойынша құрылтайшы тиісті бюджет қаражатымен субсидиарлық жауаптылы болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мекеменің азаматтық-құқықтық мәмілелері олар Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мекеме қызметінің мәні мен мақсаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мекеме қызметінің мәні аудан аумағында мемлекеттік отбасылық саясатты, оның ішінде неке мен отбасын сақтау, отбасылық жанжалдарды шешу жөніндегі шараларды іске асыру болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мекеме қызметінің мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өмірлік қиын жағдайға тап болған адамдарды (отбасыларды) мемлекеттік органдармен өз құзыреті шегінде, оның ішінде интеграцияланған модель арқылы қолдаумен қамту жөніндегі жұмысты үйлестіру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өмірлік қиын жағдайға тап болған адамдарға (отбасыларға) әлеуметтік, заңдық және психологиялық қолдау көрсетуге жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бар тұрмыстық зорлық-зомбылық белгілері, мүмкіндігі бар адамдарға қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік отбасы саясатының бағыттары мен шаралары туралы ақпараттық-түсіндіру жұмысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жергілікті атқарушы органдармен, ұйымдармен, еріктілермен, консультативтік-кеңесші органдармен мемлекеттік отбасылық саясатты іске асыру, тұрмыстық зорлық-зомбылықтың профилактикасы мәселелері бойынша өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мемлекеттік отбасы саясатының үрдістерін мониторингілеу және талдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Өз құзыреті шегінде білім беру, денсаулық сақтау, ішкі істер органдарының қатысуымен халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның үйлестіруімен өмірлік қиын жағдайға тап болған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді ұйымдастыру жөніндегі мобильдік топтардың жұмысын ұйымдастыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) консультациялық көмекті жүзеге асыру, адамның (отбасының) мемлекеттік қолдау шараларына қажеттілігін бағалау және айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өмірлік қиын жағдайға тап болған адамдарды (отбасыларды) ерте анықтау жөніндегі мобильді топтардың жұмысын ұйымдастыру және оларды қамту жөніндегі жұмысты үйлестіру, мемлекеттік органдардың жұмысын үйлестіру және өз құзыреті шегінде өмірлік қиын жағдайға тап болған адамдарға (отбасыларға) жан-жақты қолдау көрсетуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес тұрмыстық зорлық-зомбылықтың профилактикасы жөніндегі өзге де шараларды іске асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Отбасын нығайтуға, оның ішінде отбасын құруға, адамдарды (отбасыларды) мемлекеттік қолдау шаралары туралы халықтың хабардарлығын арттыруға, сондай-ақ тұрмыстық зорлық-зомбылықты алдын алуға бағытталған халық арасында оқыту және ағарту іс-шараларын жүргізуді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Аналитикалық жазбалар мен есептер жасау, адамдарға (отбасыларға) көрсетілетін көмек пен қолдаудың тиімділігіне мониторинг жүргізу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Аз қамтылған отбасылардың өмір сүру сапасын арттыру және жеке материалдық жағдайын жақсарта отырып, қиын өмірлік жағдайларды еңсере отырып, ауданда тұратын көп балалы аналардың уәждемесін арттыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мекеме осы Ережеде бекітілген қызметін жүзеге асыруға, сондай-ақ оның қызметінің мәні мен мақсаттарына сай келмейтін мәмілелер жасауға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мекемені Басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мекемені басқаруды жергілікті атқарушы орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жергілікті атқарушы орган заңнамада белгіленген тәртіппен мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мекемеге мүлікті бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мекеме мүлкінің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Мекеменің Ережесін, оған өзгерістер мен толықтырулар енгізуді бекітеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органмен келісім бойынша мекемені қайта ұйымдастыру және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мекемені қаржыландыру жоспарын бекітеді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мекеме басшысының құқықтарын, міндеттері мен жауапкершілігін, оны атқаратын лауазымынан босату негіздерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мекеменің құрылымы мен шекті штат санын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылдық қаржылық есептілікті бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) өзіне осы Ережемен және Қазақстан Республикасының өзге де заңнамасымен жүктелген өзге де өкілеттіктерді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Мекеменің басшысын Қазақстан Республикасының заңнамасында белгіленген жағдайларды қоспағанда, жергілікті атқарушы орган қызметке тағайындайды және қызметтен босатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Басшы Қазақстан Республикасының заңнамасында белгіленген жағдайларды қоспағанда, мекеменің жұмысын ұйымдастырады және оған басшылық жасайды, тікелей жергілікті атқарушы органға бағынады және өзіне жүктелген міндеттердің орындалуына және оның өз функцияларын жүзеге асыруына дербес жауапты болады. Мекеме басшысы басшының орынбасарын қызметке тағайындайды және қызметтен босатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Басшы дара басшылық қағидаттарында әрекет етеді және Қазақстан Республикасының заңнамасында және осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалатын оның құзыретіне сәйкес Мекеме қызметінің мәселелерін дербес шешеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Мекеменің жарғылық емес қызметін жүзеге асыруға бағытталған басшының іс-әрекеті еңбек міндеттерін бұзу болып табылады және тәртіптік және материалдық жауапкершілік шараларын қолдануға әкеп соғады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Мекеменің басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мекеме атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда мекеменің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мекеменің іссапарлар, тағылымдамалар, қызметкерлерді қазақстандық және шетелдік оқу орталықтарында оқыту және қызметкерлердің біліктілігін арттырудың өзге де түрлері жөніндегі жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) банк шоттарын ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) барлық қызметкерлер үшін міндетті бұйрықтар шығарады және нұсқаулар береді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) шешім қабылдайды, Орталық мүлкінің сақталуын және тиімді пайдаланылуын қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Орталық қызметінің саясатын, стратегиясын және оны іске асыру тетігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Сыбайлас жемқорлыққа қарсы іс-қимыл жөнінде шаралар қабылдайды және дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Жергілікті атқарушы орган тағайындайтын қызметкерлерден басқа мекеме қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мекеме қызметкерлерін көтермелеу шараларын қолданады және оларға тәртіптік жаза қолданады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) өз орынбасарының (орынбасарларының) және өзге де қызметкерлердің міндеттері мен өкілеттіктерінің шеңберін айқындайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жұмыстың ұтымды нысандары мен әдістерін практикаға енгізу, орталықтың материалдық-техникалық базасын дамыту жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) өзіне Қазақстан Республикасының заңнамасымен, осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережемен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және жергілікті атқарушы органмен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Тұрмыстық зорлық-зомбылық белгілері бар адамдарды сәйкестендіру үшін Орталық екі жұмыс күні ішінде адамды "Әлеуметтік қызмет көрсету саласындағы арнаулы әлеуметтік қызметтер көрсету стандарттарын бекіту туралы" Қазақстан Республикасы Премьер-Министр орынбасарының - Еңбек және халықты әлеуметтік қорғау Министрінің 2023 жылғы 29 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес тұрмыстық зорлық-зомбылық құрбандарына арнаулы әлеуметтік қызметтер көрсететін ұйымдарға қайта жібереді (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32941 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мекеменің мүлкін құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мекеменің мүлкін заңды тұлғаның активтері құрайды, олардың құны оның балансында көрсетіледі. Мекеменің мүлкі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншік иесі оған берген мүлікі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз қызметі нәтижесінде сатып алынған мүлікі (ақшалай кірістерді қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Мекеме өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқылы емес. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Егер Қазақстан Республикасының заңдарында мекемеге кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мекеме "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген салаларда өндіретін тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен ақшаны қоспағанда, мұндай қызметтен алынған ақша тиісті бюджетке есепке жатқызылуға жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Егер қосымша қаржыландыру көзі Қазақстан Республикасының заңдарында белгіленбесе, Мекеменің қызметі жергілікті бюджеттен қаржыландырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мекеме Қазақстан Республикасының заңнамасына сәйкес бухгалтерлік есеп жүргізеді және есептілікті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мекеменің қаржы-шаруашылық қызметінің тексеруін және тексерісті Жергілікті атқарушы орган Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мекемедегі жұмыс режимі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Мекеменің жұмыс режимі ішкі еңбек тәртібінің ережелерімен белгіленеді және Қазақстан Республикасы Еңбек заңнамасының нормаларына қайшы келмеуге тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Құрылтайшы құжаттарына өзгерістер мен толықтырулар енгізу жергілікті атқарушы органның шешімі бойынша жүргізіледі және "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Мекемені қайта ұйымдастыру және тарату жергілікті атқарушы органның шешімі бойынша жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Мемлекеттік заңды тұлға заң актілерінде көзделген басқа да негіздер бойынша таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Кредиторлардың талаптары қанағаттандырылғаннан кейін қалған таратылған мүлікті жергілікті атқарушы орган қайта бөледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Кредиторлардың талаптары қанағаттандырылғаннан кейін қалған, осы заңды тұлғаның мүлкін өткізу нәтижесінде алынған қаражатты қоса алғанда, таратылған мекеменің ақшасы тиісті бюджеттің кірісіне есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Филиалдар мен өкілдіктер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...1839 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мекеменің филиалдары мен өкілдіктері жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6215,31 +2820,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>