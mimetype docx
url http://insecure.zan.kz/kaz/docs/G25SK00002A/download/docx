--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fff553c" w14:textId="fff553c">
+    <w:p w14:paraId="7ff5f75" w14:textId="7ff5f75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2446,55 +2446,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2820,31 +2820,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>