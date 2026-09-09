--- v0 (2026-06-15)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5144d7" w14:textId="d5144d7">
+    <w:p w14:paraId="4275dcf" w14:textId="4275dcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Мамлют ауданы Краснознамен ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 51/8 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 51/8 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексiнің 7-бабы 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -252,51 +272,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Солтүстік Қазақстан облысы Мамлют ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z57" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Мамлют ауданы Краснознамен ауылдық округінің 2026-2028 жылдарға арналған бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -328,1026 +348,1246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z58" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 73850 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z59" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 15062 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z60" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z61" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z62" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арнаулы түсімдер – 0 мың теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z63" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер-0 мың теңге;</w:t>
+      трансферттер түсімі – 58788 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z64" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 58788 мың теңге;</w:t>
+      2) шығындар – 77668,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z65" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z66" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z67" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z68" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге;</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z69" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z70" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z71" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -3818,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z72" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z73" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті)- 0 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – -3818,9 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z74" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z76" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3818,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округтің бюджеттік кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Бюджет кодексiне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z11" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген ауыл аумағында орналасқан жеке тұлғалар дербес салық салуға жататын табыстар бойынша жеке табыс салығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z78" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z79" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері ауылдың аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z12" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z13" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауыл аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z14" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері ауыл аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері ауылдың аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z15" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z16" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдағы үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z17" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауыл, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z18" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округтің бюджеттік кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z19" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауыл, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z21" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдың, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z85" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z86" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z87" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z88" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z89" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың,ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z22" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауыл, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z23" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері келесі негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z24" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауыл, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z25" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z26" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z27" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2026 жылға арналған ауылдық округ бюджетіне жоғарғы тұрған бюджеттен берілетін нысаналы трансферттер 58788 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтары </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бюджеттік бағдарламалар бойынша шығыстарға 3818,9 мың теңге сомада бағытталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1363,58 +1603,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Мамлют</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Мамлют</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауданы мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1535,120 +1792,368 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлют ауданы мәслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 24 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/8 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>1 -қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z43" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданы Краснознамен ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданының 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -6621,51 +7126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73850</w:t>
+77668,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6834,51 +7339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43070</w:t>
+45355,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7047,51 +7552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43070</w:t>
+45355,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7260,51 +7765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43070</w:t>
+45355,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7473,51 +7978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43070</w:t>
+45355,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7686,51 +8191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28880</w:t>
+30412,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7899,51 +8404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1800</w:t>
+3332,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8112,51 +8617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1800</w:t>
+3332,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8325,51 +8830,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1800</w:t>
+3332,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10275,57 +10780,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10415,87 +10924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Таза бюджеттік кредиттеу</w:t>
-[...35 lines deleted...]
-0</w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10550,57 +11059,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10624,130 +11137,126 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттер</w:t>
-[...35 lines deleted...]
-0</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10796,128 +11305,132 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11046,51 +11559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11255,51 +11768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11333,51 +11846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 6</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11468,51 +11981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11677,51 +12190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) бюджет тапшылығы (профициті)</w:t>
+4) Қаржы активтерімен операциялар бойынша Сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11885,52 +12398,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) </w:t>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11955,57 +12468,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12095,51 +12612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12164,61 +12681,57 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12308,130 +12821,126 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімдері</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3818,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12521,51 +13030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
+6)бюджеттің мұнай емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12623,61 +13132,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12734,349 +13239,525 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0</w:t>
+7 ) бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3818,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
-[...103 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13086,363 +13767,314 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...199 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13476,187 +14108,109 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -13750,50 +14304,640 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Ішкі сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3818,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3818,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13822,51 +14966,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3818,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13963,66 +15107,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/8 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданы Краснознамен ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -25599,52 +26745,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-9  </w:t>
+              <w:t xml:space="preserve">
+9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26335,66 +27481,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/8 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданы Краснознамен ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -37338,52 +38486,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-9  </w:t>
+              <w:t xml:space="preserve">
+9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -37934,50 +39082,3338 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мамлют ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 51/8 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын жіберу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2285,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2285,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1532,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Барлығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3818,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -38009,55 +42445,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>