--- v0 (2026-06-15)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dce0fb" w14:textId="0dce0fb">
+    <w:p w14:paraId="da49b03" w14:textId="da49b03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 51/6 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 51/6 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексiнің 7-бабы 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -252,51 +272,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Солтүстік Қазақстан облысы Мамлют ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z63" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің 2026-2028 жылдарға арналған бюджеті осы шешімге тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -332,1022 +352,1304 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z64" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 100992 мың теңге:</w:t>
+      1) кірістер – 93492 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z65" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 19392 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z66" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 86 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z67" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 530 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z68" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер-0 мың теңге;</w:t>
+      арнаулы түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z69" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 80984 мың теңге;</w:t>
+      трансферттер түсімі – 73484 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z70" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 100992 мың теңге;</w:t>
+      2) шығындар – 96560,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z71" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z72" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z73" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z74" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z75" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z76" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 мың теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z77" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 3068,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z78" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z79" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті)- 0 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 3 068,5 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z80" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z81" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z82" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 3 068,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округтің бюджеттік кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z11" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген ауыл аумағында орналасқан жеке тұлғалар дербес салық салуға жататын табыстар бойынша жеке табыс салығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері ауылдың аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z12" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z13" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауыл аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z14" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z86" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері ауыл аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z87" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері ауылдың аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z15" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z16" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдағы үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z17" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауыл, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z18" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауылдық округтің бюджеттік кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z19" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауыл, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z21" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдың, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z91" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z92" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z93" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z94" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z95" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың,ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z22" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауыл, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z23" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық округ бюджетінің кірістері келесі негізгі капиталды сатудан түсетін түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z24" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауыл, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z25" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z26" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z27" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. 2026 жылға арналған ауылдық округ бюджетіне жоғарғы тұрған бюджеттен берілетін нысаналы трансферттер 80984 мың теңге сомасында ескерілсін.</w:t>
+      5. 2026 жылға арналған ауылдық округ бюджетіне жоғарғы тұрған бюджеттен берілетін нысаналы трансферттер 73484 мың теңге сомасында ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. 2026 жылдың 1 қаңтарына қалыптасқан бюджет қаражатының бос қалдықтары </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бюджеттік бағдарламалар бойынша шығыстарға 3068,5 мың теңге сомасында бағытталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 5-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1363,58 +1665,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Солтүстік Қазақстан облысы Мамлют</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы Мамлют</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауданы мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1535,122 +1854,13448 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлют ауданы мәслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 24 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/6 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстар мен қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мүліктің кірісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96560,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттік қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласында қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) мақсатты трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражатының пайдаланылатын қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мамлют ауданы мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 51/6 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 -қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1726,68 +15371,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2351,51 +15998,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100992</w:t>
+100835</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2529,51 +16176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19392</w:t>
+22131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2707,51 +16354,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10446</w:t>
+11921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2885,51 +16532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10446</w:t>
+11921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3063,51 +16710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8926</w:t>
+10187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3241,51 +16888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-245</w:t>
+280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3419,51 +17066,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3597,51 +17244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8531</w:t>
+9736</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3775,51 +17422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3953,51 +17600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4095,87 +17742,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық емес түсімдер</w:t>
-[...35 lines deleted...]
-86</w:t>
+Салық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4309,51 +17956,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4487,51 +18134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4665,51 +18312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530</w:t>
+605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4843,51 +18490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530</w:t>
+605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5021,51 +18668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530</w:t>
+605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5377,51 +19024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80984</w:t>
+78001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5555,51 +19202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80984</w:t>
+78001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5733,51 +19380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80984</w:t>
+78001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5834,68 +19481,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z99" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6688,51 +20337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100992</w:t>
+100835</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6897,51 +20546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32136</w:t>
+30819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7106,51 +20755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32136</w:t>
+30819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7315,51 +20964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32136</w:t>
+30819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7524,51 +21173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32136</w:t>
+30819</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7733,51 +21382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24480</w:t>
+24892</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7942,51 +21591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24480</w:t>
+24892</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8151,51 +21800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24480</w:t>
+24892</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8360,51 +22009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7564</w:t>
+7691</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8569,51 +22218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2416</w:t>
+2457</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8778,51 +22427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14500</w:t>
+14744</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8987,51 +22636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41799</w:t>
+42504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9196,51 +22845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41799</w:t>
+42504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9405,51 +23054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41799</w:t>
+42504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9614,51 +23263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41799</w:t>
+42504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9823,51 +23472,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2577</w:t>
+2620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10032,51 +23681,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2577</w:t>
+2620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10241,51 +23890,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2577</w:t>
+2620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10450,51 +24099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2577</w:t>
+2620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11238,51 +24887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+4) Қаржылық активтермен жасалған операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13031,68 +26680,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14271,72 +27922,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 -қосымша</w:t>
+              <w:t>3 -қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2028 жылға арналған Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14412,68 +28065,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15037,51 +28692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100835</w:t>
+104430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15215,51 +28870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22131</w:t>
+25347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15393,51 +29048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11921</w:t>
+13653</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15571,51 +29226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11921</w:t>
+13653</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15749,51 +29404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10187</w:t>
+11668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15927,51 +29582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-280</w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16105,51 +29760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171</w:t>
+196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16283,51 +29938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9736</w:t>
+11151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16461,51 +30116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16639,51 +30294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16817,51 +30472,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16995,51 +30650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17173,51 +30828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17351,51 +31006,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-605</w:t>
+693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17529,51 +31184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-605</w:t>
+693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17707,51 +31362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-605</w:t>
+693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17849,161 +31504,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы түсімдер</w:t>
-[...35 lines deleted...]
-0</w:t>
+Трансферттер түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18027,87 +31682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттер түсімдері</w:t>
-[...35 lines deleted...]
-78001</w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18127,551 +31782,507 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-78001</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...101 lines deleted...]
-78001</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z103" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...123 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Кіші функция</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18728,82 +32339,113 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18817,817 +32459,863 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...132 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...188 lines deleted...]
-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-100835</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттік қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-30819</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19647,196 +33335,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-30819</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19888,582 +33576,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-30819</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-30819</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-24892</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық кеңiстiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20483,196 +34171,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-24892</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20724,164 +34412,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-24892</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7719</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20974,123 +34662,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-7691</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2465</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21183,541 +34871,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-2457</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көгалдандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-14744</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42654</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-42504</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдени шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42654</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21737,196 +35425,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-42504</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42654</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21978,582 +35666,582 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-42504</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42654</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-42504</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-2620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22573,196 +36261,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22814,164 +36502,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23055,132 +36743,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-2620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23305,51 +36989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Таза бюджеттік кредиттеу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23373,188 +37057,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-Бюджеттік кредиттер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23578,192 +37266,188 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Бюджеттік кредиттерді өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23924,51 +37608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалған операциялар бойынша сальдо</w:t>
+Қаржылық активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23992,188 +37676,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-Қаржылық активтерін сатып алу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24197,192 +37885,188 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24543,51 +38227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+ 6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24748,51 +38432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24816,188 +38500,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25030,183 +38718,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...131 lines deleted...]
-Қарыздар түсімі</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25230,93 +38918,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25418,259 +39106,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...207 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -25717,68 +39196,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26907,122 +40388,372 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлют ауданы мәслихатының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 24 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/6 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>3 -қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2028 жылға арналған Солтүстік Қазақстан облысы Мамлют ауданы Дубровное ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z106" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешiмiмен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27039,51 +40770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27098,68 +40829,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z60" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27205,51 +40938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27337,51 +41070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сыныбы</w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27395,557 +41128,612 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...141 lines deleted...]
-104430</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...136 lines deleted...]
-25347</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттік қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27980,150 +41768,181 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-13653</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28154,154 +41973,185 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-13653</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28321,343 +42171,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-11668</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-321</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28677,165 +42589,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-196</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28866,154 +42809,185 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-11151</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29033,165 +43007,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) мақсатты трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29222,10159 +43227,181 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10107 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -39406,55 +43433,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39780,31 +43807,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>