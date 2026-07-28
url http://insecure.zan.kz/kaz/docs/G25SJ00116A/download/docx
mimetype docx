--- v1 (2025-12-25)
+++ v2 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8084aaa" w14:textId="8084aaa">
+    <w:p w14:paraId="9865976" w14:textId="9865976">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 2025 жылғы 11 сәуірдегі № 116 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 2025 жылғы 11 сәуірдегі № 116 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 18-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -789,54 +789,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Солтүстік Қазақстан облысы Мамлют ауданы кімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі - Бөлім) әлеуметтік және еңбек салаларындағы, сондай-ақ құзыреті шегінде халықтың көші-қон саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бөлімнің ведомстволары жоқ.</w:t>
+      "2. Бөлімнің ведомстволық бағынысты мекемесі бар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Солтүстік Қазақстан облысы Мамлют аудан әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Арнаулы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бөлім өз қызметін Қазақстан Республикасының Конституциясына, Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңына, "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңына, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңына, "Құқықтық актілер туралы" Қазақстан Республикасы Заңына, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1227,51 +1325,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) еңбек жағдайлары зиянды жұмыстарда істейтін адамдарды әлеуметтік қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) арнаулы әлеуметтік қызметтер көрсету;</w:t>
+      8) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қорғаншылық немесе қамқоршылық белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз құзыреті шегінде халықтың көші-қоны және босқындар саласындағы мемлекеттік саясатты қалыптастыру және іске асыру, салааралық үйлестіруді және мемлекеттік басқаруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
@@ -1291,50 +1389,112 @@
         <w:t>
       10) кәсіптік біліктілікті тану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының заңнамасымен Бөлімге жүктелген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1671,2022 +1831,2004 @@
         <w:t>
       әкімшілік актіні Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген тәртіппен әкімшілік рәсімге қатысушының не олардың өкілдерінің назарына жеткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс жоспарын әзiрлеу және бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымдастыру іс-шараларының жоспарын әзiрлеу және бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде реттеу, іске асыру функциясын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адамның және азаматтың, ұйымдардың және мемлекеттің құқықтарын, бостандықтары мен заңды мүдделерін сақтау және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Қазақстан Республикасының әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жеке және заңды тұлғалардың өтініштерін есепке алуды және қарауды, бөлім басшысының азаматтарды жеке қабылдауын жүргізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Бөлімде ақпараттық ресурс жүйесінің жұмыс істеуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер және ақпараттық жүйелерді қолданумен электрондық мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына сәйкес Бөлімде мемлекеттік сатып алу бойынша есептілікті құру, мемлекеттік сатып алу рәсімдерін ұйымдастыру және өткізу, мемлекеттік сатып алудың жылдық жоспарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әлеуметтік және еңбек салаларындағы, сондай-ақ құзыреті шегінде халықтың көші-қоны саласындағы аудан әкімі мен әкімдігінің құқықтық және нормативтік құқықтық актілерінің жобаларын әзірлеу және мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бақылау және қадағалау функциялары берілген мемлекеттік органдардың сұрау салулары бойынша ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) құзыреті шегінде депутаттардың, мемлекеттік органдардың сұрауларына жауаптар (жауап жобаларын) дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өз құзыреті шегінде мемлекеттік органдарға әдістемелік және құқықтық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "Ашық бюджеттер" порталында бюджеттік бағдарламалардың жобаларын, бюджеттік бағдарламалардың іске асырылуы туралы есептерді орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) халықты әлеуметтік қорғау саласында бірыңғай мемлекеттік саясат жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік жұмыспен қамту саясатын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) еңбек нарығындағы жағдайды талдау және болжау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жоғары тұрған органдарға халықты жұмыспен қамту және әлеуметтік қорғау саласындағы қолданыстағы заңнаманы жетілдіру жөнінде ұсыныстар дайындау және енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) өңірлік жұмыспен қамту картасын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ұлттық жобалар, облыстың, республикалық маңызы бар қаланың, елорданың даму жоспарлары, өңірлік жұмыспен қамту карта шеңберінде жұмыс орындарын құруға мониторинг жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) әлеуметтік әріптестік және әлеуметтік және еңбек қатынастарын реттеу жөніндегі аудандық үшжақты комиссияның жұмысын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) аудан әкімі, жұмыскерлердің, жұмыс берушілер және кәсіподақтардың аудандық бірлестіктері арасындағы аудандық үшжақты келісімді, аудандық үшжақты Келісімді іске асыру жөніндегі іс-шараларды әзірлеу, Келісу және аудандық үшжақты комиссияға бекітуге ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) аудандық үшжақты Келісімді іске асыру бойынша қабылданған міндеттемелер мен іс-шаралардың іске асырылу барысына мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) халықты жұмыспен қамтудың өңірлік бағдарламаларын және нысаналы топтарды жұмыспен қамтуға жәрдемдесуді қамтамасыз ететін арнайы іс-шараларды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) аудан әкімінің қарауына: аудан аумағында тұратын халықтың нысаналы топтарын айқындау және оларды қорғау жөніндегі әлеуметтік шаралар туралы ұсыныстар әзірлеу және енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) халықты жұмыспен қамту мәселелерін қарайтын атқарушы билік органдарының, жұмыс берушілер бірлестіктері мен кәсіподақтардың өкілдерінен құралатын консультативтік комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) тұрғын үй көмегін тағайындау және төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) еңбекші көшіп келушіге рұқсаттарды беру, ұзарту және кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) әлеуметтік көмек көрсету және мүгедектігі бар адамдарға көмек көрсетуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) жеке бағдарламаға сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторлық-курорттық емдеуді қамтамасыз етуге құжаттарды ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз етуге құжаттарын рәсімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) жеке бағдарламаға сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшіні, есту қабілеті нашар адамдар үшін жестау тілі маманын қызметтермен қамтамасыз етуге құжаттарын рәсімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Қазақстан Республикасының заңнамасында мүгедектігі бар адамдарға әлеуметтік көмектің қосымша шараларын ұсыну көзделген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Мүгедектігі бар адамдарды арнаулы жүріп - тұру құралдарымен, протездік-ортопедиялық бұйымдармен, сурдо-тифло-техникалық құралдармен қамтамасыз ету, сондай-ақ мүгедектігі бар адамдарды санаторлық-курорттық емдеумен қамтамасыз ету жөніндегі қызметті жоспарлау және ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Мүгедектігі бар адамдардың қоғамдық ұйымдарына әлеуметтік бағдарламаларды шешуде консультациялық көмек көрсету және олардың қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) талдау материалдарын, семинарларда, кеңестерде сөз сөйлеуді дайындау, аудан тұрғындарымен кездесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жұмыспен қамту және әлеуметтік бағдарламалар мәселелері бойынша бағдарламалық базаны пайдалану тиімділігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) бөлімде лимиттердің жұмсалуын, әкімшілік бағдарламалардың шығыстар сметасының орындалуын, бюджеттік сыныптамаларды және бухгалтерлік есепті дұрыс жүргізуді ұйымдастыру және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Бөлім қызметкерлерін даярлау, қайта даярлау және сыныптамасын арттыру бойынша іс-шараларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес халықтың аз қамтылған топтарына мемлекеттік атаулы әлеуметтік көмек тағайындау жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) тиісті жылға аудан халқын әлеуметтік қорғау жүйесінің жергілікті бюджет жобасын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) әлеуметтік қорғауға мұқтаж көпбалалы отбасыларды, ана мен баланы, мүгедектігі бар адамдарды, халықтың басқа да топтарын қорғауды қолдау жөніндегі бағдарламаларды іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) халық арасында түсіндіру жұмыстарын ұйымдастыру және жүргізу, Семей ядролық сынақ полигонында ядролық сынақтардың салдарынан зардап шеккен азаматтарға, қаза тапқан әскери қызметкерлердің отбасыларына, мемлекеттің нормативтік құқықтық актілеріне сәйкес жеңілдіктерге үміткер халықтың басқа топтарына әлеуметтік көмекке мұқтаждарды анықтау мәселесі жөнінде ауылдық округтер әкімдері аппараттарына тәжірбелік және әдістемелік көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жеке санаттағы мұқтаж азматтарға және атаулы күндер мен мереке күндеріне әлеуметтік көмек көрсету жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) аудан азаматтарын әлеуметтік қорғау мәселесі жөніндегі қоғамдық бірлестіктермен (ардагерлер ұйымдарымен, мүгедектігі бар адамдарға қоғамдарымен, қайырымдылық қорларымен және басқа да коммерциялық емес ұйымдармен) бірлескен қызметті ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қайырымдылық қорларының, әлеуметтік көмекті жүзеге асыратын меценаттардың сұрау салуы бойынша әлеуметтік көмекке мұқтаж адамдардың ақпаратын ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасына сәйкес қылмыстық-атқару жүйесінің мекемелерінен босатылған, сондай-ақ пробация қызметінің есебінде тұрған адамдарға әлеуметтік және өзге де көмек көрсету саласындағы өкілеттіктерді орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз құзыретi шегiнде халықтың көшi-қоны саласындағы мемлекеттiк саясатты iске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      49) Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес халықтың нысаналы топтарына жататын қандастарға жұмысқа орналасуға, кәсiптiк даярлықтан өтуге, қайта даярлаудан өтуге және бiлiктiлiгiн арттыруға жәрдем көрсетедi;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұмыс жоспарын әзiрлеу және бекiту;</w:t>
+      50) отбасын біріктіру мақсатында Қазақстан Республикасы азаматтарының шетелде тұратын этникалық қазақтар арасынан туыстарын Қазақстан Республикасына қоныстану үшін шақыруларды қабылдайды және бұл шақыруларды халықтың көші-қоны мәселесі жөніндегі уәкілетті орган айқындайтын тәртіппен облыстардың, республикалық маңызы бар қалалардың, елорданың жергілікті атқарушы органдарына жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұйымдастыру іс-шараларының жоспарын әзiрлеу және бекiту;</w:t>
+      51) еңбекші көшіп келушіге рұқсат береді, ұзартады және кері қайтарып алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өз құзыреті шегінде реттеу, іске асыру функциясын жүзеге асыру;</w:t>
+      52) жұмыс беруші және еңбекші көшіп келуші арасындағы еңбек шарттарын тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) адамның және азаматтың, ұйымдар мен мемлекеттің құқықтарын, бостандықтары мен заңды мүдделерін сақтау және қорғау;</w:t>
+      53) әкімшілік жауапкершілікке тартылған адамның өзінің тұрғылықты жерінде орналасқан қоғамдық орындарда, белгілі бір біліктілікті талап етпейтін, қоғамға пайдалы ақысыз жұмыстарды орындауынан тұратын қоғамдық жұмыстарды (бұдан әрі - қоғамдық жұмыстар) ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексіне сәйкес жеке және заңды тұлғалардың өтініштерін есепке алуды және қарауды, бөлім басшысының азаматтарды жеке қабылдауын жүргізуді қамтамасыз етеді;</w:t>
+        <w:t xml:space="preserve">
+      54) қоғамдық жұмыстарды орындау кезеңінде 2014 жылғы 5 шілдедегі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші бөлігінде көзделген мән-жайлар туындаған жағдайда, мұндай адамды қоғамдық жұмыстарды орындаудан босату туралы сотқа өтінішхатпен жүгіну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Бөлім ақпараттық ресурс жүйесінің жұмыс істеуін қамтамасыз ету;</w:t>
+      55) құқық бұзушыны шақыртып, оның жеке деректерін сот қаулысы заңды күшіне енгізілген сәтінен бастап үш жұмыс күн ішінде толтыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер және ақпараттық жүйелерді қолданумен электрондық мемлекеттік қызметтер көрсету;</w:t>
+      56) құқық бұзушыға қоғамдық жұмыстарды орындау тәртібін және шарттарын түсіндіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдау;</w:t>
+      57) адамды қоғамдық жұмыстарға тарту туралы сот қаулысы заңды күшіне енгізілген сәтінен бастап, соны орындауға қабылдау туралы үш жұмыс күн ішінде ішкі істер органдарына хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына сәйкес Бөлім мемлекеттік сатып алуы бойынша есептілікті құру, мемлекеттік сатып алу рәсімдерін ұйымдастыру және өткізу, мемлекеттік сатып алудың жылдық жоспарын әзірлеу;</w:t>
+      58) адамды қоғамдық жұмыстарға тарту туралы сот қаулысы заңды күшіне енгізілген сәтінен бастап үш жұмыс күн ішінде ұйымға қоғамдық жұмыстарды орындау үшін адамды жіберу туралы хабарлама жолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) әлеуметтік және еңбек салаларындағы, сондай-ақ құзыреті шегінде халықтың көші-қоны саласындағы аудан әкімі мен әкімдігінің құқықтық және нормативтік құқықтық актілерінің жобаларын әзірлеу және мониторинг жүргізу;</w:t>
+      59) қоғамдық жұмыстарды орындау кестесін және кезеңділігін құрастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) бақылау және қадағалау функциялары берілген мемлекеттік органдардың сұрау салулары бойынша ақпарат ұсыну;</w:t>
+      60) құқық бұзушының қоғамдық жұмыстарды орындаудан жалтару фактісі анықталған кезден бастап дереу ішкі істер органдарын хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) құзыреті шегінде депутаттардың, мемлекеттік органдардың сұрауларына жауаптар (жауап жобаларын) дайындау;</w:t>
+      61) адамды қоғамдық жұмыстарға тарту туралы сот қаулысы заңды күшіне енгізілген сәтінен бастап үш жұмыс күні ішінде сотқа хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) өз құзыреті шегінде мемлекеттік органдарға әдістемелік және құқықтық көмек көрсету;</w:t>
+      62) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамның мүлкіне билік ету, шотына түскен зейнетақыларды, жәрдемақыларды, әлеуметтік төлемдерді алу бойынша және соттын шешімімен әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танылған азаматтардың мүлкін иеліктен шығаруға рұқсат беруге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      14) "Ашық бюджеттердің интернет-порталында ақпаратты орналастыру және бюджеттік бағдарламалардың жобаларын (бюджеттік бағдармаларды іске асыру туралы есептерді) жария талқылау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 30 сәуірдегі № 149 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22682 болып тіркелген) сәйкес "Ашық бюджеттер" порталында бюджеттік бағдарламалардың жобаларын, бюджеттік бағдарламалардың іске асырылуы туралы есептерді орналастыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Бөлімнің бірінші басшысының дәрежесі, өкілеттілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      15) халықты әлеуметтік қорғау саласында бірыңғай мемлекеттік саясат жүргізу;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімді басқаруды бірінші басшы жүзеге асырады, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      16) мемлекеттік жұмыспен қамту саясатын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымдық мiндеттерiн орындамағаны не тиiсiнше орындамағаны және өздерiнiң лауазымдық өкiлеттiктерiн асыра пайдаланғаны үшiн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      17) еңбек нарығындағы жағдайды талдау және болжау;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдамағаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...15 lines deleted...]
-      18) жоғары тұрған органдарға халықты жұмыспен қамту және әлеуметтік қорғау саласындағы қолданыстағы заңнаманы жетілдіру жөнінде ұсыныстар дайындау және енгізу;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымдарын атқаратын мемлекеттік қызметшілер өздеріне тікелей бағынысты мемлекеттік қызметшілердің сыбайлас жемқорлық қылмыстар жасағаны үшін мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...15 lines deleted...]
-      19) өңірлік жұмыспен қамту картасын іске асыру;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты адам жасаған сыбайлас жемқорлық қылмыс пен сыбайлас жемқорлық құқық бұзушылықтар жасаудың алдын алу жөніндегі лауазымдық міндеттерді орындамаудағы немесе тиісінше орындамаудағы кінә арасындағы байланыс анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
-[...15 lines deleted...]
-      20) ұлттық жобалар, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құру мониторингін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағынысты адамға қатысты сыбайлас жемқорлық қылмысы үшін қылмыстық жауаптылыққа тарту туралы заңды күшіне енген сот актісінің болуы не сыбайлас жемқорлық қылмыс жасағаны үшін Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігінің 3), 4), 9), 10), 11) және 12) тармақтары немесе 36-бабы негізінде қылмыстық қудалау органы немесе сот қылмыстық істі тоқтатқан жағдайлардың жиынтығы кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      21) әлеуметтік әріптестік және әлеуметтік және еңбек қатынастарын реттеу жөніндегі аудандық үшжақты комиссияның жұмысын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      22) аудан әкімі, жұмыскерлердің, жұмыс берушілер мен кәсіподақтардың аудандық бірлестіктері арасындағы аудандық үшжақты келісімді, аудандық үшжақты Келісімді іске асыру жөніндегі іс-шараларды әзірлеу, Келісу және аудандық үшжақты комиссияны бекітуге ұсыну;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің басшысы "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес Мамлют ауданы әкімінің өкімімен жұмысқа қабылданады және жұмыстан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      23) аудандық үшжақты Келісімді іске асыру бойынша қабылданған міндеттемелер мен іс-шаралардың іске асырылу барысына мониторинг жүргізу;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлім басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      24) халықты жұмыспен қамтудың өңірлік бағдарламаларын және нысаналы топтарды жұмыспен қамтуға жәрдемдесуді қамтамасыз ететін арнайы іс-шараларды үйлестіру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлім басшысының өкілеттілігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      25) аудан әкімінің қарауына: аудан аумағында тұратын халықтың нысаналы топтарын айқындау және оларды қорғау жөніндегі әлеуметтік шаралар туралы ұсыныстар әзірлеу және енгізу;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бөлімнің Ережесін, оған енгізілетін өзгерістер мен толықтыруларды аудан әкімдігінің бекітуіне ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      26) халықты жұмыспен қамту мәселелерін қарайтын атқарушы билік органдарының, жұмыс берушілер бірлестіктері мен кәсіподақтардың өкілдерінен құралатын консультативтік комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бөлімнің жұмысын ұйымдастырады, оның қызметіне басшылық жасайды, Бөлімге жүктелген міндеттердің орындалуына және оның қызметтерін жүзеге асыруға дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      27) тұрғын үй көмегін тағайындау және төлеу;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бөлім қызметкерлерінің міндеттерін айқындайды және жауапкершілік дәрежесін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      28) еңбекші көшіп келушіге рұқсаттарды беру, ұзарту және кері қайтарып алу;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Бөлім қызметкерлерін Қазақстан Республикасының Еңбек кодексіне, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес лауазымға тағайындайды және лауазымынан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      29) арнаулы әлеуметтік қызметтер көрсететін субъектілерді кадрлық қамтамасыз етуді, әлеуметтік қызметкерлерді кәсіптік даярлауды, қайта даярлауды және олардың біліктілігін арттыруды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек заңнамасына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес Бөлім қызметкерлерін сыйақыландыру, заттық көмек көрсету және тәртіптік жаза белгілеу мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      30) арнаулы әлеуметтік қызметтер көрсету мәселелері бойынша жеке, заңды тұлғалармен және мемлекеттік органдармен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өз құзыретінің шегінде бұйрықтар, бөлімнің қызметшілеріне орындауға міндетті нұсқаулар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
-[...15 lines deleted...]
-      31) мүгедектігі бар адамдарға көмек көрсетуде әлеуметтік көмек көрсету және үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік органдарда, басқа да ұйымдарда Бөлімнің мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      32) жеке бағдарламаға сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторлық-курорттық емдеуді қамтамасыз етуге құжаттарды ресімдеу;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ерлер мен әйелдердің әр түрлі құқықтары және мүмкіндіктерінің мемлекеттік кепілдемесі туралы заңнаманы сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      33) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз етуге құжаттарын рәсімдеу;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Бөлім қызметкерлерімен сыбайлас жемқорлық заңнамасын сақтауға дербес жауапкершілікті алып жүреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      34) жеке бағдарламаға сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшіні, есту қабілеті нашар адамдар үшін жестау тілі маманын қызметтермен қамтамасыз етуге құжаттарын рәсімдеу;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Бюджет кодексіне, еңбек, мемлекеттік қызмет, жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...15 lines deleted...]
-      35) Қазақстан Республикасының заңнамасында мүгедектігі бар адамдарға әлеуметтік көмектің қосымша шараларын ұсыну көзделген;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлім басшысы болмаған кезеңінде оның өкiлеттiктерiн орындауды еңбек, мемлекеттiк қызмет туралы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...15 lines deleted...]
-      36) Мүгедектігі бар адамдарды арнаулы жүріп - тұру құралдарымен, протездік-ортопедиялық бұйымдармен, сурдо-тифло-техникалық құралдармен қамтамасыз ету, сондай-ақ мүгедектігі бар адамдарды санаторлық-курорттық емдеумен қамтамасыз ету жөніндегі қызметті жоспарлау және ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Бөлімнің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
-[...15 lines deleted...]
-      37) Мүгедектігі бар адамдардың қоғамдық ұйымдарына әлеуметтік бағдарламаларды шешуде консультациялық көмек көрсету және олардың қызметін үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік мүлік туралы заңнамада көзделген жағдайларда Бөлімнің жедел басқару құқығында оқшаланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
-[...15 lines deleted...]
-      38) талдау материалдарын дайындау, семинарларда, кеңестерде сөз сөйлеу, аудан тұрғындарымен кездесу;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және мемлекеттік мүлік туралы заңнамада тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
-[...15 lines deleted...]
-      39) жұмыспен қамту және әлеуметтік бағдарламалар мәселелері бойынша бағдарламалық базаларды пайдаланудың тиімділігін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бөлімге бекітілген мүлік ауданның коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...15 lines deleted...]
-      40) бөлімде лимиттердің жұмсалуын, әкімшілік бағдарламалардың шығыстар сметасының орындалуын, бюджеттік сыныптамаларды және бухгалтерлік есепті дұрыс жүргізуді ұйымдастыру және бақылау;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер мемлекеттік мүлік туралы заңнамада өзгеше көзделмесе бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне белгіленген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
-[...15 lines deleted...]
-      41) Бөлім қызметкерлерін даярлау, қайта даярлау және сыныптамасын арттыру бойынша іс-шараларды ұйымдастыру және өткізу;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Бөлімді қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...15 lines deleted...]
-      42) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес халықтың аз қамтылған топтарына мемлекеттік атаулы әлеуметтік көмек тағайындау жөніндегі жұмысты ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бөлімді қайта ұйымдастыру (бірлестіру, қосу, бөлу, қайта құру) және тарату (жабу) Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Еңбек кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңына, сондай-ақ осы Ережеге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
-[...1076 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>