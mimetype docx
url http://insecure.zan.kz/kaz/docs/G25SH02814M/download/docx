--- v0 (2026-06-17)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5230ad1" w14:textId="5230ad1">
+    <w:p w14:paraId="2836f01" w14:textId="2836f01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Солтүстік Қазақстан облысы Қызылжар ауданының Бескөл ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 28/14 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 28/14 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -312,88 +312,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 504 085 мың теңге:</w:t>
+      1) кірістер – 519 505 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 295 318 мың теңге;</w:t>
+      салықтық түсімдер – 310 738 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -422,242 +422,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері – 208 767 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 504 085 мың теңге;</w:t>
+      2) шығындар – 519 505 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылық активтермен жасалатын операциялар бойынша сальдо – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық активтерді сатып алу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржылық активтерін сатудан түсетін түсімдер – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -668,496 +656,558 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған Бескөл ауылдық округінің бюджеттің кірістері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мына салықтық түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген ауылдың аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығынан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғалардың салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауыл аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елдi мекендердің жерлерiне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мына көлік құралдары салығынан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері ауыл аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілетін тұрған жері ауылдың аумағында орналасқан заңды тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) сыртқы (көрнекі) жарнаманы орналастыру үшін төлемдерге: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдағы үй-жайлардың шегінен тыс ашық кеңістікте орналастырғаны үшін төлемақыдан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бескөл ауылдық округінің бюджеттің кірістері мына салықтық емес түсімдер есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдың, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдың, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бескөл ауылдық округі бюджетінің кірістері ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін тісімдер негізгі капиталды сатудан түсетін түсімдер болып белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облыстық бюджеттен 2026 жылға нысаналы трансферттер Бескөл ауылдық округінің бюджетінде ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған нысаналы трансферттерді республикалық бюджеттен бөлу Бескөл ауылдық округі әкімінің "2026-2028 жылдарға арналған Бескөл ауылдық округінің бюджетін бекіту туралы" Солтүстік Қазақстан облысы Қызылжар аудандық мәслихатының шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1345,3047 +1395,3264 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызылжар аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 26 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/14 шешіміне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Қызылжар ауданының Бескөл ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар ауданы мәслихатының 02.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="585"/>
-[...19 lines deleted...]
-        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="648"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кірістер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-504 085</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+519 505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-295 318</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310 738</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...106 lines deleted...]
-188 965</w:t>
+204 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-188 965</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106 353</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралы салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 208 767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 208 767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="585" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4420,162 +4687,162 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4610,162 +4877,162 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...109 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4796,2156 +5063,2156 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-504 085</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+519 505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-61 364</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...106 lines deleted...]
-61 364</w:t>
+67 084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-61 364</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 364</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-07</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-133 600</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...106 lines deleted...]
-133 600</w:t>
+143 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-50 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-35 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-5 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...115 lines deleted...]
-43 600</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-12</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-107 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6976,158 +7243,158 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7146,352 +7413,352 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-202 121</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқалар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7522,158 +7789,158 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...105 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7704,1068 +7971,1073 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+202 121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...101 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
-[...146 lines deleted...]
-Сомасы, мың теңге</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...146 lines deleted...]
-5</w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 6</w:t>
-[...138 lines deleted...]
-0</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8796,153 +9068,153 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...101 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8961,169 +9233,165 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық активтерді сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9142,165 +9410,169 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9331,153 +9603,153 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...101 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9508,153 +9780,153 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...101 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9673,1468 +9945,1463 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-            <w:tcW w:w="586" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...72 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарлама</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-Сомасы, мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...36 lines deleted...]
-3</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...36 lines deleted...]
-5</w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...36 lines deleted...]
-0</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...120 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-Сомасы, мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...36 lines deleted...]
-4</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11193,100 +11460,282 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30391,55 +30840,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>