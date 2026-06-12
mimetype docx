--- v0 (2025-11-06)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78d6e80" w14:textId="78d6e80">
+    <w:p w14:paraId="d9b7fa6" w14:textId="d9b7fa6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -855,4984 +855,4616 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Қызылжар ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 - қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Қызылжар ауданы әкімінің 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) № 258 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Архангельск ауылы, Школьная көшесі, 7 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Архангельское орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Архангельск ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) № 259 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Новокаменка ауылы, Школьная көшесі, 6 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Новокаменка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новокаменка ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) № 260 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Асаново ауылы, Пионерская көшесі, 49, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Асаново орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Асаново ауылы, Толмачевка ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) № 263 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Плоское ауылы, Бірлік көшесі, 22, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақьау Басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық ауруханасы" шаруашылық жүргізу құқығымен коммуналдық мемлекеттік кәсіпорнының медициналық пункт ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Плоское ауылы, Михайловка ауылы, Малое Белое ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) № 264 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Большая Малышка ауылы, Школьная көшесі, 1, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Большая Малышка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Большая Малышка ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) № 265 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Барневка ауылы, Заречная көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Барневка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Барневка ауылы, Гончаровка ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) № 267 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Ташкентка ауылы, Береговая көшесі, 21, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау Басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық ауруханасы" шаруашылық жүргізу құқығымен коммуналдық мемлекеттік кәсіпорнының медициналық пункт ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ташкентка ауылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) № 268 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Октябрь көшесі, 19, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" "Балапан" бөбекжай-бақшасы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бескөл ауылы, Брусиловский, Луговая, Юбилейная, Есенин, Степная, Пушкина, Солнечная, Мира, Октябрь, Пирогова, Лесная, Дагестанская, Райавтодор, Әбілхайыр, Сенатская, Қазақстан Конституциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайская көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фабричная көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зеленая көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брусиловский, Пирогова қысқа көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) № 269 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Гагарин көшесі, 10, "Қызылжар аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық мәдениет Үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бескөл ауылы, Комарова көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калинин көшесі- 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Озерная, Молодежная, Театральная, Ленин, Пионерская, Ульянов, Строительная, Дорожная көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) № 270 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Ислям Баукенов көшесі, 56, "Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бескөл ауылы, Комарова көшесі - 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная көшесі – 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калинин көшесі – 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабит Мұқанов, Рабочая, Куйбышев, Абай, Ипподром, Комсомольская, Дзержинского, Северный, Дачная, Жамбыл, Есмақан Махметов, Ислям Баукенов, Монтажников, Степан Разин көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) № 271 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Спортивная көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "№ 2 Бескөл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бескөл ауылы, Береговая көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Почтовая көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фурманова көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спортивная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горький көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыбыраев, Қарасай Батыр көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов, Фурманова қысқа көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) № 272 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Институт көшесі, 1 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Парасат" мектеп-лицейі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бескөл ауылы, Береговая көшесі – 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров көшесі - 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горький көшесі - 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская көшесі - 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фурманова көшесі - 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Спортивная көшесі - 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Почтовая көшесі - 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Институт, Школьная, Бөкетов, Стройдвор көшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) № 273 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Подгорное ауылы, Школьная көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Подгорное негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Подгорное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      14) № 274 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Приишимка ауылы, Школьная көшесі, 9, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Приишимка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Приишимка ауылы, Қарлыға ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Архангельск ауылы, Школьная көшесі, 7 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Архангельское орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      15) № 275 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Чапаево ауылы, Сәкен Сейфуллин көшесі, 32, "Чапай селолық клубы" мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Чапаево ауылы, Трудовая Нива ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Шекаралары: Архангельск ауылы; </w:t>
+        <w:t>
+      16) № 276 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бәйтерек ауылы, Бейбітшілік көшесі, 51, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Бәйтерек орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бәйтерек ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) № 259 сайлау учаскесі</w:t>
+      17) № 277 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Бугровое ауылы, Центральная көшесі, 20, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Бугровое орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бугровое ауылы, Новогеоргиевка ауылы, Сосновка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      18) № 278 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Вагулино ауылы, Достық көшесі, 9, Вагулино ауылдық клубының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Вагулино ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Новокаменка ауылы, Школьная көшесі, 6 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Новокаменка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      19) № 279 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Кустовое ауылы, Астана көшесі, 24, "СК-Вагулинское" жауапкершілігі шектеулі серіктестінің Кустовое ауылдық клубының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кустовое ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Новокаменка ауылы;</w:t>
+      20) № 281 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Красноярка ауылы, Школьная көшесі, 23, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Красноярка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Красноярка ауылы, Красный яр ауылы, Желяково ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) № 260 сайлау учаскесі</w:t>
+      21) № 282 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Виноградовка ауылы, Желтоқсан көшесі, 34, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Сивков орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Виноградовка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      22) № 283 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Сумное ауылы, Тәуелсіздік көшесі, 9, "Солтүстік Қазақстан облысы Қызылжар ауданы Виноградов вуылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Сумное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Асаново ауылы, Пионерская көшесі, 49, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Асаново орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      23) № 284 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Долматово ауылы, Центральная көшесі, 68, Долматово ауылдық клубының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Долматово ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Асаново ауылы, Толмачевка ауылы;</w:t>
+      24) № 286 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Боголюбово ауылы, Ғабит Мүсрепов көшесі, 88, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Боголюбово орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боголюбово ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) № 263 сайлау учаскесі</w:t>
+      25) № 289 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Надежка ауылы, Женіс көшесі, 15 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Надежка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Надежка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      26) № 290 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Вознесенка ауылы, Абай Құнанбаев көшесі, 46, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Вознесенка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Вознесенка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Плоское ауылы, Бірлік көшесі, 22, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақьау Басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық ауруханасы" шаруашылық жүргізу құқығымен коммуналдық мемлекеттік кәсіпорнының медициналық пункт ғимараты;</w:t>
+      27) № 291 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Пресновка ауылы, үшінші тұйық көшесі, 1, "Солтүстік Қазақстан облысы Қызылжар ауданы Лесной ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің Преснов ауылдық клубының ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Пресновка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Плоское ауылы, Михайловка ауылы, Малое Белое ауылы;</w:t>
+      28) № 292 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Глубокое ауылы, Школьная көшесі, 21, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Глубокое негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Глубокое ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) № 264 сайлау учаскесі</w:t>
+      29) № 293 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Налобино ауылы, Абылай хан көшесі, 1 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Налобино орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Налобино ауылы, Николаевка ауылы, Гайдуково ауылы, Дубровное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      30) № 295 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Новоникольск ауылы, Иван Куренков көшесі, 1, "Солтүстік Қазақстан облысы Қызылжар ауданы Новоникольск ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Новоникольск ауылдық мәдениет Үйі" коммуналдық мемлекеттік мекемесінің ғимараты (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новоникольск ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Большая Малышка ауылы, Школьная көшесі, 1, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Большая Малышка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      31) № 296 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Новоалександровка ауылы, Комсомольская көшесі, 23, "Зенченко и Компания" коммандиттік серіктестігінің Новоалександровка ауылдық клубының ғимараты (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новоалександровка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Большая Малышка ауылы;</w:t>
+      32) № 297 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Трудовое ауылы, Мир көшесі, 38, "Зенченко и Компания" коммандиттік серіктестігінің Трудовое ауылдық клубының ғимараты (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Трудовое ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) № 265 сайлау учаскесі</w:t>
+      33) № 298 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Петерфельд ауылы, Школьная көшесі, 2 а, "Солтүстік Қазақстан облысы Қызылжар ауданы Петерфельд ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Петерфельд ауылдық клубы" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Измайловка ауылы; Петерфельд ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      34) № 300 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Кондратовка ауылы, Школьный жолағы, 9, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Кондратовка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кондратовка ауылы, Боровское ауылы, 2603 км тоқтау пункті ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Барневка ауылы, Заречная көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Барневка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      35) № 301 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Затон ауылы, Железнодорожная көшесі, 3, Ресей Федерациясы жол қатынастары Министрлігінің "Оңтүстік-Орал темір жолы" Федарлдық мемлекеттік унитарлық кәсіпорнының Петропавл бөлімшесі" еншілес кәсіпорнының ғимараты (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Затон ауылы, Кривозерка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Барневка ауылы, Гончаровка ауылы;</w:t>
+      36) № 302 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Прибрежное ауылы, Саясат көшесі, 31, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Озерное орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Прибрежное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) № 267 сайлау учаскесі</w:t>
+      37) № 303 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Тепличное ауылы, Барыс көшесі, 26, "Яна" дүкенінің ғимараты (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тепличное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      38) № 304 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Шаховское ауылы, Мәжит Қасенов көшесі, 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Шаховское орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Шаховское ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Ташкентка ауылы, Береговая көшесі, 21, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақьау Басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық ауруханасы" шаруашылық жүргізу құқығымен коммуналдық мемлекеттік кәсіпорнының медициналық пункт ғимараты;</w:t>
+      39) № 305 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Рассвет ауылы, Орталық көшесі, 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Рассвет орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Рассвет ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Ташкентка ауылы;</w:t>
+      40) № 306 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Семипалатное ауылы, Есіл көшесі, 20 а,"Солтүстік Қазақстан облысы Қызылжар ауданы Рассвет ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Мәдени демалыс орталығы" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Семипалатное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) № 268 сайлау учаскесі</w:t>
+      41) № 307 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Красная Горка ауылы, Мәншүк Мәметова көшесі, 8, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Красногорка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Красная Горка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      42) № 308 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Водопроводное ауылы, Еңбек көшесі, 32 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Водопроводное негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Водопроводное ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Октябрь көшесі, 19, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" "Балапан" бөбекжай-бақшасы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты;</w:t>
+      43) № 309 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Пеньково ауылы, Рощинская көшесі, 1, "Пеньков селолық Мәдениет Үйі" мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Пеньково ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекаралары: Бескөл ауылы, Брусиловский, Луговая, Юбилейная, Есенин, Степная, Пушкина, Солнечная, Мира, Октябрь, Пирогова, Лесная, Дагестанская, Райавтодор, Әбілхайыр, Сенатская, Қазақстан Конституциясы;</w:t>
+      44) № 310 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Березовка ауылы, Центральная көшесі, 36, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Березовка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Березовка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первомайская көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+      45) № 311 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Белое ауылы, Интернациональная көшесі, 3В, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының фельдшерлік-акушерлік пункт ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Белое ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фабричная көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      46) № 312 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Знаменское ауылы, Никифор Ахременко көшесі, 41 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Совхоз орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Знаменское ауылы, Байсал ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зеленая көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      47) № 314 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Метлишино ауылы, Атамекен көшесі, 18, Владимир Николаевич Чужиковтың тұрғын үйі (келісім бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Метлишино ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Восточная көшесі – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      48) № 315 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Новоникольское ауылы, Мектеп көшесі, 24, бұрынғы бастауыш мектеп ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новоникольское ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Брусиловский, Пирогова қысқа көшелері;</w:t>
+      49) № 316 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Соколовка ауылы, Абай көшесі, 10, "Соколов селолық мәдениет үйі" мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Соколовка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) № 269 сайлау учаскесі</w:t>
+      50) № 318 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Якорь ауылы, Интернациональная көшесі, 1 а, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Якорь орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Якорь ауылы, Вознесенка ауылы, Вишневка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      51) № 319 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солтүстік Қазақстан облысы Қызылжар ауданы Ольшанка ауылы, Төле би көшесі, 16, бұрынғы бастауыш мектеп ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ольшанка ауылы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Гагарин көшесі, 10, "Қызылжар аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Қызылжар аудандық мәдениет Үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты;</w:t>
+      52) № 322 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...3720 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Целинная көшесі, 42, "Солтүстік Қазақстан Электржелістік Тарату Компаниясы" Акционерліқ қоғамының Қызылжар аудандық электржелістік тарату желісінің ғимараты (келісім бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралары: Бескөл ауылы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетиктер, Ломоносов, Интернационал, 70 лет Октября, Добровольского, Амангелді, Чайковский, Аққайың, Новосельская, Талғат Мұсабаев, Магистральная, Энтузиастов, Кәрім Сүтішев, Әуезов, 60 лет Победы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Восточная көшесі – 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зеленая көшесі - 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фабричная көшесі - 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первомайская көшесі - 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) № 664 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облысы Қызылжар ауданы Бескөл ауылы, Некрасова көшесі, 45, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Қызылжар ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "№ 3 Бескөл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Бескөл ауылы, Әл-Фараби, Құрманғазы, Труда, С.Сейфулин, Ғ. Мүсірепов, Қазақстан, Қызылжар, Сәтпаев, Южная, Полевая, Қонаев, Төле би, Некрасов, Садовая, Ш. Уәлиханов, Бишкульская, Жұмабаев, М. Мәметова, Кенесары, Райымбек Батыр, Қазыбек Би, Қожаберген Жырау, Алтынсарин, Цветочная, Циолковский, Шухов, Бауыржан Момышұлы көшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Труд, Садовый, Бишкульская қысқа көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>