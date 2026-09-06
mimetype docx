--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="adb994c" w14:textId="adb994c">
+    <w:p w14:paraId="199e8b1" w14:textId="199e8b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/556 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/556 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -278,51 +278,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-7-тармағына сәйкес Солтүстік Қазақстан облысы Есіл ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026-2028 жылдарға арналған бюджеті сәйкесінше </w:t>
+      1. Солтүстік Қазақстан облысы Есіл ауданының 2026-2028 жылдарға арналған Ясновка ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -342,690 +342,914 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 64 877 мың теңге:</w:t>
+      1) кірістер - 64 877 мың тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 11 043 мың теңге;</w:t>
+      салық түсімдері - 11 043 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 196 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 795 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 мың теңге;</w:t>
+      арнайы түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімдері - 52 843 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 64 877 мың теңге;</w:t>
+      2) шығындар - 64 914,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік несиелеу - 0 мың теңге:</w:t>
+      3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік несиелер - 0 мың теңге;</w:t>
+      бюджеттік кредиттер - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджеттік несиелерді өтеу - 0 мың теңге;</w:t>
+      бюджеттік кредиттерді өтеу - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу - 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 37,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - - 37,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 37,8 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 37,8 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.1. Ясновка ауылдық округінің 2026 жылға арналған бюджетінде шығындар 2026 жылдың 1 қаңтарына пайдаланылмаған нысаналы трансферттерді 1,0 мың теңге сомасында қайтару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2 Ясновка ауылдық округінің 2026 жылға арналған бюджетінде шығындар 2026 жылдың 1 қаңтарына қалыптасқан қаражаттың бос қалдықтары есебінен 36,8 мың теңге сомасында қайтару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-2-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ясновка ауылдық округінің 2026 жылға арналған бюджетінің кірістері Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z27" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2026 жылға аудандық бюджеттен Ясновка ауылдық округінің бюджетіне берілетін трансферттердің (субвенциялардың) көлемі 19 542 мың теңге сомасында көзделсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026 жылға арналған бюджетінде облыстық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган бойынша 2026-2028 жылдары мемлекеттік қызметшілердің төменгі санаттағы лауазымдық жалақыларын арттыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді облыстық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026 жылға арналған бюджетінде аудандық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекақы төлеу қорына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендердегі көшелерді жарықтандыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерді абаттандыруға және көгалдандыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекақы төлеу қорына және Ясновка мәдениет үйінің ағымдағы күтіміне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді аудандық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1463,68 +1687,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1538,160 +1800,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-Атауы</w:t>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішікі класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1997,51 +2259,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
+Салық түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2351,51 +2613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем көзіне салынбайтын кірістерден жеке табыс салығы</w:t>
+Төлем көзінен салық салынбайтын табыстардан алынатын жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2528,51 +2790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншiкке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2705,51 +2967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3095,51 +3357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 518</w:t>
+3 581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3236,51 +3498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салық</w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3413,51 +3675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсімдер</w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3944,51 +4206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік мүлікті жалға беруден түсетін кірістер</w:t>
+Мемлекеттік меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4298,51 +4560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер мен материалдық емес активтерді сату</w:t>
+Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4652,51 +4914,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
+Трансферттер түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4829,51 +5091,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+Жоғары тұрған мемлекеттік басқару органдарынан берілетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5006,236 +5268,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық бюджеттік трансферттер (облыстық маңызы бар қалалар)</w:t>
-[...35 lines deleted...]
-48772</w:t>
+Аудандық (облыстық маңызы бар қаланың) бюджеттен берілетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық ттоптоп</w:t>
-[...107 lines deleted...]
-Атауы</w:t>
+Функционалды топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарлама әкімшісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағдарлама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5400,51 +5662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 877</w:t>
+64 914,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5718,51 +5980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5895,51 +6157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6072,87 +6334,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй - коммуналдық шаруашылық</w:t>
-[...35 lines deleted...]
-1 458</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 567,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6249,87 +6511,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
-[...35 lines deleted...]
-1 531</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 567,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6426,51 +6688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерде көшелерді жарықтандыру</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6603,87 +6865,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру және көгалдандыру</w:t>
-[...35 lines deleted...]
-525</w:t>
+Көшелерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+561,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7202,192 +7464,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7407,160 +7673,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7612,128 +7882,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толығымен пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7826,51 +8100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7999,51 +8273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8172,51 +8446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8345,51 +8619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8518,51 +8792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8691,51 +8965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8759,699 +9033,679 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9475,160 +9729,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бюджет қаражатының қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9652,50 +9906,589 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі класы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9797,51 +10590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10146,68 +10939,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10221,160 +11052,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-Атауы</w:t>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10539,51 +11390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 818</w:t>
+68 699</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10680,51 +11531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
+Салық түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11034,51 +11885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем көзіне салынбайтын кірістерден жеке табыс салығы</w:t>
+Төлем көзінен салық салынбайтын табыстардан алынатын жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11211,51 +12062,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншiкке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11388,51 +12239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11919,51 +12770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салық</w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12096,51 +12947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсімдер</w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12627,51 +13478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік мүлікті жалға беруден түсетін кірістер</w:t>
+Мемлекеттік меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12981,51 +13832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер мен материалдық емес активтерді сату</w:t>
+Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13335,87 +14186,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-53 004</w:t>
+Трансферттер түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13512,87 +14363,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
-[...35 lines deleted...]
-53 004</w:t>
+Жоғары тұрған мемлекеттік басқару органдарынан берілетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13689,236 +14540,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық бюджеттік трансферттер (облыстық маңызы бар қалалар)</w:t>
-[...35 lines deleted...]
-53 004</w:t>
+Аудандық (облыстық маңызы бар қаланың) бюджеттен берілетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
-[...107 lines deleted...]
-Атауы</w:t>
+Функционалды топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарлама әкімшісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағдарлама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14083,51 +14934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 818</w:t>
+68 699</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14260,51 +15111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 378</w:t>
+33 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14401,87 +15252,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
-[...35 lines deleted...]
-30 378</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14578,87 +15429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-30 378</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14755,51 +15606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй - коммуналдық шаруашылық</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14932,51 +15783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15109,51 +15960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерде көшелерді жарықтандыру</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15286,51 +16137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру және көгалдандыру</w:t>
+Көшелерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16509,51 +17360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16682,51 +17533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16855,51 +17706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17228,57 +18079,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -17547,51 +18402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17800,124 +18655,144 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-Кіші сыныбы</w:t>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z58" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+класы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18086,51 +18961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18439,52 +19314,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бюджет қаражатының бос қалдықтары</w:t>
+              <w:t xml:space="preserve">
+Бюджет қаражатының бос қалдықтары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18754,51 +19629,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 37/556 шешіміне</w:t>
+              <w:t>№ 37/544 шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18825,68 +19700,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округінің2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18900,160 +19813,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-Атауы</w:t>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19218,51 +20151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 464</w:t>
+69 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19359,51 +20292,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
+Салық түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19713,51 +20646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем көзіне салынбайтын кірістерден жеке табыс салығы</w:t>
+Төлем көзінен салық салынбайтын табыстардан алынатын жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19890,51 +20823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншiкке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20067,51 +21000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Мүлік салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20598,51 +21531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салық</w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20775,51 +21708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсімдер</w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21306,51 +22239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік мүлікті жалға беруден түсетін кірістер</w:t>
+Мемлекеттік меншіктегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21660,51 +22593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер мен материалдық емес активтерді сату</w:t>
+Жер және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22014,87 +22947,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-52 880</w:t>
+Трансферттер түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22191,87 +23124,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
-[...35 lines deleted...]
-52 880</w:t>
+Жоғары тұрған мемлекеттік басқару органдарынан берілетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22368,236 +23301,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық бюджеттік трансферттер (облыстық маңызы бар қалалар)</w:t>
-[...35 lines deleted...]
-52 880</w:t>
+Аудандық (облыстық маңызы бар қаланың) бюджеттен берілетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
-[...107 lines deleted...]
-Атауы</w:t>
+Функционалды топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарлама әкімшісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағдарлама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22762,51 +23695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 464</w:t>
+69 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22939,51 +23872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 637</w:t>
+33 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23080,87 +24013,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
-[...35 lines deleted...]
-30 637</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23257,87 +24190,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-30 637</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23434,51 +24367,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй - коммуналдық шаруашылық</w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23611,51 +24544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23788,51 +24721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерде көшелерді жарықтандыру</w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23965,51 +24898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерді абаттандыру және көгалдандыру</w:t>
+Көшелерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25188,51 +26121,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+4) Қаржы активтерімен операциялар бойынша Сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25361,51 +26294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25534,51 +26467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26230,51 +27163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26483,160 +27416,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-Атауы</w:t>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ішкі </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+класы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26769,51 +27722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27160,50 +28113,1892 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есіл ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/544 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтарын жіберу, аудандық бюджеттің нысаналы трансферттерін қайтару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/584</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалды топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарлама әкімшісі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бағдарлама </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшелерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толығымен пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -27235,55 +30030,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27609,31 +30404,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>