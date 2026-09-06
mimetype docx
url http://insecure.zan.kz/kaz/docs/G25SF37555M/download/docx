--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8636680" w14:textId="8636680">
+    <w:p w14:paraId="d46412c" w14:textId="d46412c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/555 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/555 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -328,604 +328,978 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 қосымшаларға</w:t>
+        <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 589 292 мың теңге:</w:t>
+      1) кірістер - 974 179 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 218 351 мың теңге;</w:t>
+      салықтық түсімдер - 595 363 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 1 966 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы тусімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 368 975 мың теңге;</w:t>
+      трансферттер түсімі - 376 850 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)шығындар - 589 292 мың теңге;</w:t>
+      2) шығындар - 975 723,4 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
+      3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу - 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 1 544,4 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - - 1 544,4 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 1 544,4 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 1 544,4 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Явленка ауылдық округінің 2026 жылға арналған бюджетінде қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындар аудандық бюджеттен 2025 жылы бөлінген пайдаланылмаған нысаналы трансферттерді 6,2 мың теңге сомасында қайтару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-2. Явленка ауылдық округінің 2026 жылға арналған бюджетінде қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығындар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-2-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Явленка ауылдық округінің 2026 жылға арналған бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған бюджетте облыстық бюджеттен нысаналы трансферттер түсімі көзделсін, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган бойынша 2026-2028 жылдары мемлекеттік қызметшілердің төменгі санаттағы лауазымдық жалақыларын арттыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есіл ауданы Явленка ауылдық округінің Явленка ауылындағы ауылішілік жолдарды орташа жөндеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Явленка ауылындағы көпфункционалды спорт ғимаратын күрделі жөндеуге және "БЖСМ" КММ аумағын абаттандыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді облыстық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. 2026 жылға арналған бюджетте аудандық бюджеттен берілетін ағымдағы нысаналы трансферттердің түсімі көзделсін, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылды абаттандыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық бюджеттен берілетін ағымдағы нысаналы трансферттерді бөлу "Солтүстік Қазақстан облысы Есіл ауданының Явленка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін іске асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округі әкімінің шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 3-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1363,68 +1737,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1568,66 +1980,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          <w:bookmarkStart w:name="z41" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1756,51 +2188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-589 292</w:t>
+974 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1933,51 +2365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218 351</w:t>
+595 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2110,51 +2542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188 062</w:t>
+565 074</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2287,51 +2719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188 062</w:t>
+565 074</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4234,51 +4666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-368 975</w:t>
+376 850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4411,51 +4843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-368 975</w:t>
+376 850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4606,51 +5038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-368 975</w:t>
+376 850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4776,86 +5208,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="29"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:bookmarkStart w:name="z42" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4984,51 +5416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-589 292</w:t>
+975 723,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5161,51 +5593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-367 080</w:t>
+369 518,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5338,51 +5770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-367 080</w:t>
+369 518,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5515,51 +5947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 295</w:t>
+80 733,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5869,51 +6301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 417</w:t>
+93 777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6046,51 +6478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 417</w:t>
+93 777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6223,51 +6655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 871</w:t>
+30 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6754,51 +7186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 281</w:t>
+55 356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6931,51 +7363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109 408</w:t>
+110 223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7108,51 +7540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109 408</w:t>
+110 223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7285,51 +7717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 487</w:t>
+35 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7462,51 +7894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73 921</w:t>
+74 748</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7639,51 +8071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54 387</w:t>
+402 205,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7816,51 +8248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54 387</w:t>
+402 205,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8089,128 +8521,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8262,128 +8698,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманың өзгеруіне байланысты жоғары тұрған бюджеттің шығындарын өтеуге төмен тұрған бюджеттен берілетін ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+347 812</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8476,51 +8916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8649,51 +9089,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8822,51 +9262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8994,52 +9434,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+              <w:t xml:space="preserve">
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9168,51 +9608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Бюджет тапшылығы (профициті)</w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9341,51 +9781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9513,768 +9953,752 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-0</w:t>
+              <w:t xml:space="preserve">
+5) Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 544,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 544,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 544,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
-[...143 lines deleted...]
-Сомасы (мың теңге)</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10298,227 +10722,609 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражатының пайдаланатын қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 544,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражатының қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 544,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10620,51 +11426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 544,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10969,68 +11775,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11174,66 +12018,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          <w:bookmarkStart w:name="z64" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11362,51 +12226,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-577 568</w:t>
+583 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13689,250 +14553,202 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="31"/>
-[...198 lines deleted...]
-(мың теңге) </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13952,514 +14768,566 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-577 568</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-79 464</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-79 464</w:t>
+          <w:bookmarkStart w:name="z65" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14511,309 +15379,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-79 464</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+583 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...135 lines deleted...]
-76 427</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14842,51 +15706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+124 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14946,51 +15810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76 427</w:t>
+85 733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15051,300 +15915,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-33 783</w:t>
+001 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5 565</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76 427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15364,164 +16228,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-500</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76 427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15582,300 +16446,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-36 579</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 783</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-37 616</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 565</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15895,164 +16759,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-37 616</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16113,300 +16977,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-37 616</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 579</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...135 lines deleted...]
-384 061</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 616</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16435,155 +17299,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-384 061</w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 616</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16644,296 +17508,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-043</w:t>
-[...71 lines deleted...]
-384 061</w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 616</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384 061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16953,160 +17821,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384 061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17158,128 +18030,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатын алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384 061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17371,52 +18247,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо </w:t>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17545,51 +18421,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17718,51 +18594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17890,52 +18766,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18064,51 +18940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18237,51 +19113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18305,160 +19181,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздар түсімі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18482,160 +19354,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздарды өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18659,365 +19527,333 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-(мың теңге) </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары </w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздардың түсуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19041,50 +19877,609 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражатының пайдаланатын қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19150,51 +20545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бюджет қаражатының қалдықтары </w:t>
+Бюджет қаражаты қалдықтары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19712,68 +21107,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkStart w:name="z78" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Явленка ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19917,66 +21350,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          <w:bookmarkStart w:name="z79" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20105,51 +21558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-612 229</w:t>
+618 498</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22432,230 +23885,202 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="35"/>
-[...178 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22675,514 +24100,584 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-612 229</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-79 918</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-79 918</w:t>
+          <w:bookmarkStart w:name="z80" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23234,309 +24729,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-79 918</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618 498</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
-[...135 lines deleted...]
-79 945</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23565,51 +25056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+124 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23669,51 +25160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 945</w:t>
+86 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23774,300 +25265,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-35 810</w:t>
+001 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5 899</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 945</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24087,164 +25578,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-530</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 945</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24305,300 +25796,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-37 706</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-51 743</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24618,164 +26109,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-51 743</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24836,300 +26327,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-51 743</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 706</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...135 lines deleted...]
-400 623</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25158,155 +26649,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-400 623</w:t>
+124 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25367,296 +26858,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-043</w:t>
-[...71 lines deleted...]
-400 623</w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 743</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25676,160 +27171,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25881,128 +27380,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатын алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26094,52 +27597,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо </w:t>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26268,51 +27771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26441,51 +27944,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26613,52 +28116,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+4) Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26787,51 +28290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26960,51 +28463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27028,160 +28531,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздар түсімі</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27205,160 +28704,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Қарыздарды өтеу</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27382,345 +28877,333 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Сомасы (мың теңге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары </w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздардың түсуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27744,160 +29227,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бюджет қаражатының қалдықтары </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27921,50 +29404,609 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражатының пайдаланатын қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджет қаражаты қалдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28067,50 +30109,1932 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есіл ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/555 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қантарға қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/583</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ топ      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z95" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 538,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 538,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 538,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 544,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -28142,55 +32066,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>