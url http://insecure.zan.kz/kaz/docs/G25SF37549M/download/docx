--- v0 (2026-06-15)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9823741" w14:textId="9823741">
+    <w:p w14:paraId="81499d0" w14:textId="81499d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/549 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/549 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -328,724 +328,948 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 - қосымшаларға</w:t>
+        <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 75 086 мың теңге:</w:t>
+      1) кірістер - 83 086 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 28 629 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 153 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 2 420 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнаулы түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 43 884 мың теңге;</w:t>
+      трансферттер түсімі - 51 884 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 75 086 мың теңге;</w:t>
+      2) шығындар - 87 699,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық активтерді сатып алу - 0 мың теңге;</w:t>
+      қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржылық активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 4 613,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - - 4 613,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге:</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 4 613,9 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 4 613,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Корнеевка ауылдық округінің бюджетінде аудандық бюджеттен 0,2 мың теңге сомасында бөлінген нысаналы трансферттердің қайтарылуы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-2. Корнеевка ауылдық округінің бюджетінде қаржы жылының басына қалыптасқан қаражаттың бос қалдықтары есебінен 4 613,7 мың теңге сомасында шығыстар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-2-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Корнеевка ауылдық округінің 2026 жылға арналған бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z27" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен Корнеевка ауылдық округінің бюджетіне 22 602 мың теңге сомада бюджеттік субвенциялар көлемдері қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің бюджетінде облыстық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган бойынша 2026-2028 жылдары мемлекеттік қызметшілердің төменгі санаттағы лауазымдық жалақыларын арттыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді облыстық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2026 жылға арналған бюджетінде аудандық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекақы төлеу қорына және ағымдағы шығыстарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корнеевка ауылдық мәдениет үйін ағымдағы күтіп ұстау және еңбек ақы төлеу қорына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді-мекендердің көшелерін жарықтандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді-мекендердің санитариясын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерді абаттандыру және көгалдандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді аудандық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1483,68 +1707,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1688,70 +1950,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="35"/>
+          <w:bookmarkStart w:name="z46" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1896,51 +2158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 086</w:t>
+83 086</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4728,51 +4990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 884</w:t>
+51 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4905,51 +5167,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 884</w:t>
+51 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5082,51 +5344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 884</w:t>
+51 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5252,70 +5514,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="36"/>
+          <w:bookmarkStart w:name="z47" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5460,51 +5722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75 086</w:t>
+87 699,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5637,51 +5899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 522</w:t>
+46 235,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5814,51 +6076,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 522</w:t>
+46 235,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5991,51 +6253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 522</w:t>
+46 235,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6168,51 +6430,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 003</w:t>
+6 603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6345,51 +6607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 003</w:t>
+6 603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6699,51 +6961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 348</w:t>
+1 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7053,51 +7315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 095</w:t>
+31 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7230,51 +7492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 095</w:t>
+31 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7407,51 +7669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 095</w:t>
+31 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7970,192 +8232,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8175,160 +8441,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8380,128 +8650,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған ( толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8593,52 +8867,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо </w:t>
+              <w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8767,51 +9041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8940,51 +9214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9113,51 +9387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+4) Қаржылық активтермен жасалатын операциялар бойынша сальдо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9286,51 +9560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9459,51 +9733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9527,719 +9801,679 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 4 613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 4 613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-(мың теңге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10263,160 +10497,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бюджет қаражатының қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10440,50 +10674,609 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 613,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 613,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10585,51 +11378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4 613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10934,68 +11727,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11139,70 +11970,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="39"/>
+          <w:bookmarkStart w:name="z60" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11347,51 +12178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 175</w:t>
+83 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14179,51 +15010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 010</w:t>
+50 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14356,51 +15187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 010</w:t>
+50 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14533,51 +15364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 010</w:t>
+50 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14703,70 +15534,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="40"/>
+          <w:bookmarkStart w:name="z61" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14911,51 +15742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 175</w:t>
+83 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15088,51 +15919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 338</w:t>
+42 319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15265,51 +16096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 338</w:t>
+42 319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15442,51 +16273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 338</w:t>
+42 319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19470,70 +20301,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="41"/>
+          <w:bookmarkStart w:name="z62" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20249,51 +21080,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+              <w:t>2026 жылғы 3 наурыздағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20314,51 +21145,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 37/549 шешіміне</w:t>
+              <w:t>№ 39/577 шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20385,68 +21216,115 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:bookmarkStart w:name="z68" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2028 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы Корнеевка ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20590,70 +21468,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="43"/>
+          <w:bookmarkStart w:name="z74" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20798,51 +21676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 499</w:t>
+84 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23630,51 +24508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 404</w:t>
+50 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23807,51 +24685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 404</w:t>
+50 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23984,51 +24862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-46 404 </w:t>
+50 385 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24154,70 +25032,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="44"/>
+          <w:bookmarkStart w:name="z75" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24362,51 +25240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 499</w:t>
+84 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24539,51 +25417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 683</w:t>
+42 664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24716,51 +25594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 683</w:t>
+42 664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24893,51 +25771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 683</w:t>
+42 664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28921,70 +29799,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="45"/>
+          <w:bookmarkStart w:name="z76" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29488,50 +30366,2974 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есіл ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/549 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z87" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылдың 1 қаңтарына қалыптасқан бюджеттік қаражаттың бос қалдықтарын бағыттау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/577</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сомасы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(мың теңге) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттік қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+713,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй - коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет,спорт, туризм, және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени және бос уақытты өткізуге қолдау көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған ( толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29563,55 +33365,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29937,31 +33739,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>