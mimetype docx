--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="726cd2a" w14:textId="726cd2a">
+    <w:p w14:paraId="6440b13" w14:textId="6440b13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/543 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2025 жылғы 24 желтоқсандағы № 37/543 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -328,664 +328,888 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаларға</w:t>
+        <w:t>3 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 45 154 мың теңге:</w:t>
+      1) кірістер - 40 721 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер - 9 156 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы түсімдер - 0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер - 1 456 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнаулы түсімдер - 0 мың теңге;</w:t>
+      трансферттер түсімі - 30 109 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 34 542 мың теңге;</w:t>
+      2) шығындар - 42 197,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржылық активтермен жасалатын операциялар бойынша сальдо - 0 мың теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо - 0 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - - 1 476,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) - 0 мың теңге;</w:t>
+      6) бюджеттің мұнай емес тапшылығы (профициті) - - 1 476,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 0 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 1 476,9 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу - 0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары - 0 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары - 1 476,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Бесқұдық ауылдық округінің 2026 жылға арналған бюджетінде 2025 жылы аудандық бюджеттен 0,1 мың теңге сомасында бөлінген пайдаланылмаған ағымдағы нысаналы трансферттерді қайтару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-2. Бесқұдық ауылдық округінің 2026 жылға арналған бюджетінде қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен шығыстар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қарастырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 1-2-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бесқұдық ауылдық округі 2026 жылға арналған бюджетінің кірістері Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатыны белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z27" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға аудандық бюджеттен Бесқұдық ауылдық округінің бюджетіне 18 788 мың теңге сомада бюджеттік субвенциялар көлемдері қарастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026 жылға арналған бюджетінде облыстық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган бойынша 2026-2028 жылдары мемлекеттік қызметшілердің төменгі санаттағы лауазымдық жалақыларын арттыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді облыстық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026 жылға арналған бюджетінде аудандық бюджеттен берілетін нысаналы ағымдағы трансферттердің көлемдері қарастырылсын, соның ішінде: еңбекақы қорына және ағымдағы шығындарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерді абаттандыру және көгалдандыру үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бесқұдық ауылында балалар ойын алаңын жайластыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған трансферттерді аудандық бюджеттен бөлу "Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" Есіл ауданы мәслихатының шешімін жүзеге асыру туралы" Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округі әкімінің шешімімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1423,68 +1647,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1628,86 +1890,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="32"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1836,51 +2078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 154</w:t>
+40 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4137,51 +4379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 542</w:t>
+30 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4314,51 +4556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 542</w:t>
+30 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4491,51 +4733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 542</w:t>
+30 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4568,51 +4810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттік бағдарламалардың кімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4661,86 +4903,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="33"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4869,51 +5091,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 154</w:t>
+42 197,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5577,51 +5799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 320</w:t>
+11 363,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5754,51 +5976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 320</w:t>
+11 363,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6108,224 +6330,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 656</w:t>
+9 699,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6345,160 +6571,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6550,128 +6780,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованых (недоиспользованых) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6764,51 +6998,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+3) Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6937,51 +7171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық активтерді сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7110,51 +7344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржылық активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7282,52 +7516,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+4) Қаржы активтермен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7456,51 +7690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Қаржылық активтерді сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7629,51 +7863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7697,719 +7931,679 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Бюджет тапшылығы (профицит)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 476,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 476,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-(мың. теңге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8433,160 +8627,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Бюджет қаражатының қалдықтары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8610,50 +8804,589 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатыныңқалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8755,51 +9488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 476,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9104,68 +9837,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9309,86 +10080,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="36"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9517,51 +10268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 319</w:t>
+36 989</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11818,51 +12569,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 137</w:t>
+27 807</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11995,51 +12746,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 137</w:t>
+27 807</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12172,51 +12923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 137</w:t>
+27 807</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12342,86 +13093,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="37"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12550,51 +13281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 319</w:t>
+36 989</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12727,51 +13458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 462</w:t>
+34 132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12904,51 +13635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 462</w:t>
+34 132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13081,51 +13812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 462</w:t>
+34 132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14445,51 +15176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+4) Қаржы активтермен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14963,52 +15694,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+5) Бюджет тапшылығы (профицит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15487,51 +16218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15870,86 +16601,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="38"/>
-[...34 lines deleted...]
-(мың. теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16223,51 +16934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының қалдықтары</w:t>
+Бюджет қаражатыныңқалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16785,68 +17496,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы Бесқұдық ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16990,86 +17739,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="40"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17198,51 +17927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 833</w:t>
+37 503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19499,51 +20228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 101</w:t>
+27 771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19676,51 +20405,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 101</w:t>
+27 771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19853,51 +20582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 101</w:t>
+27 771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20023,86 +20752,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="41"/>
-[...34 lines deleted...]
-(мың теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20231,51 +20940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 833</w:t>
+37 503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20408,51 +21117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 804</w:t>
+34 474</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20585,51 +21294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 804</w:t>
+34 474</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20762,51 +21471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 804</w:t>
+34 474</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22126,51 +22835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Қаржылық активтермен жасалатын операциялар бойынша сальдо</w:t>
+4) Қаржы активтермен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22644,52 +23353,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5) Бюджет тапшылығы (профициті) </w:t>
+              <w:t>
+5) Бюджет тапшылығы (профицит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23168,51 +23877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімі</w:t>
+Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23551,86 +24260,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="42"/>
-[...34 lines deleted...]
-(мың. теңге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23904,51 +24593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының қалдықтары</w:t>
+Бюджет қаражатыныңқалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24118,130 +24807,2039 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есіл ауданы мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 24 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/543 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z78" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылғы 1 қаңтардағы қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтарын бағыттау, Бесқұдық ауылдық округі бойынша нысаналы трансферттерді қайтару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аталуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй - коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 476,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24567,31 +27165,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>