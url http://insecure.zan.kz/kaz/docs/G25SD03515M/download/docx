--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47d97dd" w14:textId="47d97dd">
+    <w:p w14:paraId="afde817" w14:textId="afde817">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақжар ауданының Май ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-15 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 2025 жылғы 26 желтоқсандағы № 35-15 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -328,1084 +338,1272 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 49462 мың теңге:</w:t>
+      1) кірістер – 57 119,8 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 3231 мың теңге;</w:t>
+      салықтық түсімдер – 10 771 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 74 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 414 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 45743 мың теңге;</w:t>
+      трансферттер түсімі – 45 860,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) шығындар – 49462 мың теңге; </w:t>
+      2) шығындар – 59 268,3 мың теңге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0 теңге:</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы активтерін сатып алу - 0 теңге;</w:t>
+      қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттің қаржы активтерін сатудан түсетін түсімдер - 0 теңге;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -0 тенге;</w:t>
+      5) бюджет тапшылығы (профициті) – -2 148,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0 тенге:</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыздар түсімі - 0 теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 148,5 мың теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 2 148,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2026 жылға арналған ауылдық округ бюджетінің кірістері Қазақстан Республикасының Бюджет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мынадай салық түсімдері есебінен қалыптастырылатыны белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z25" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округтің аумағында мемлекеттік кіріс органдарында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елдi мекендер жерлерiне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілетін тұрған жері ауылдық округтің аумағында орналасқан заңды тұлғалардан алынатын көлік құралдары салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуiнде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлiнген белдеуiнен тыс жерде орналастырғаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған ауылдық округ бюджетінің келесі салықтық емес түсімдер есебінен қалыптасуы белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округтердің әкімдері әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауылдық округ бюджеттеріне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ бюджеттерінен қаржыландырылатын мемлекеттік мекемелерге бекітіп берілген мемлекеттік мүлікті сатудан түсетін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалға беру құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аудандық бюджеттен берілетін трансферттер ауылдық округ бюджетіне түсетін трансферттер түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен округ бюджетіне берілетін субвенция көлемі 43084 мың теңге сомасында көзделгендігі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z98" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен ауылдық округ бюджетінің шығыстары көзделсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылы қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтарының сомаларын бөлу Солтүстік Қазақстан облысы Ақжар ауданы Май ауылдық округі әкімінің "Ақжар аудандық мәслихатының "Ақжар ауданының Май ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Шешім 6-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1577,51 +1775,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1642,51 +1840,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақжар аудандық мәслихатының</w:t>
+              <w:t xml:space="preserve">Ақжар аудандық мәслихатының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1707,51 +1905,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+              <w:t xml:space="preserve">2025 жылғы 26 желтоқсандағы № 35-15 шешіміне </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1772,3671 +1970,3644 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№35-15 шешіміне</w:t>
-[...64 lines deleted...]
-              <w:t>№1-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkStart w:name="z104" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Май ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z105" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сомасы мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-49462</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57119,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-3231</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...99 lines deleted...]
-2652</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыссалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-2652</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-579</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2463</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерсалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-453</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+823</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-74</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-414</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...138 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-45743</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-45743</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45860,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...168 lines deleted...]
-45743</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45860,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы мың теңге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45860,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...62 lines deleted...]
-Бюджеттікбағдарламалардыңәкімшісі</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5455,4180 +5626,5133 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарлама</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...166 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27413</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59268,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27413</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33389,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27413</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33389,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-4454</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28074,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-4454</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2735</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-824</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2580</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-2830</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7503,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-500</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7503,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-300</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-17595</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-17595</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көріктендіру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-17595</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...173 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражанты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9933,68 +11057,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Май ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -17699,68 +18823,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Май ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25117,50 +26241,2366 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақжар аудандық мәслихатының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы № 35-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаржы жылының басындағы жағдай бойынша 2025 жылға арналған бюджеттің қолда бар қалдықтарын бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z114" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2148,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көріктендіру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1748,5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -25192,55 +28632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>