--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3f76d5" w14:textId="c3f76d5">
+    <w:p w14:paraId="7b051a9" w14:textId="7b051a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,1075 +251,1221 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 2026-2028 жылдарға арналған Ақжар ауданы Ленинград ауылдық округінің бюджеті тиісінше осы шешімге 1, 2 және 3 -қосымшаларға сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер – 93 581 мың теңге, оның ішінде мыналар бойынша:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 107639,3 мың теңге, оның ішінде мыналар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық түсімдер – 22821 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық емес түсімдер – 572 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі капиталды сатудан түскен түсімдер – 1500 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер түсімі – 82746,3 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шығындар – 112906,1 мың теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таза бюджеттік кредиттеу – 0 теңге, соның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттер – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттік кредиттерді жабу – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 22 821 мың теңге;</w:t>
+      4) қаржылық активтермен операциялар бойынша сальдо – 0 теңге, сонымен қатар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық активтер сатып алу – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекетке қаржылық активтерді сатудан түскен түсім – 0 теңге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – 572 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -5266,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түскен түсімдер – 1 500 мың теңге;</w:t>
+      6) бюджеттің мұнайға қатысты емес тапшылығы (профициті) – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 68 688 мың теңге;</w:t>
+      7) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 5266,8 мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу – 0 теңге, соның ішінде:</w:t>
+      қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 0 теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 5266,8 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған ауылдық округ бюджеттің кірістері Қазақстан Республикасының Бюджет кодексіне сәйкес мынадай салық түсімдері есебінен қалыптастырылатыны белгілесін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін салықтық түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер осы Кодекстің 26-бабының 1) тармағының 2) тармақшасында өзгеше белгіленбесе, мемлекеттік кірістер органында тіркеу есебіне қою кезінде мәлімделген:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер, жекеше нотариус, жеке сот орындаушысы, адвокат, кәсіпқой медиатор үшін – тұрған жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалған жеке тұлғалар үшін – тұрғылықты жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан жеке тұлғалар дербес салық салуға жататын кірістер бойынша жеке табыс салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы осы салық салу объектілері бойынша жеке тұлғаларға салынатын мүлік салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, ауыл, кент аумағындағы жер учаскелері бойынша жеке және заңды тұлғалардан алынатын, елді мекендердің жерлеріне салынатын жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері аудандық маңызы бар қала, ауыл, кент аумағындағы жеке тұлғалардан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өздерінің құрылтай құжаттарында көрсетілген тұрған жері аудандық маңызы бар қаланың, ауылдың, кенттің аумағында орналасқан заңды тұлғалардан алынатын көлік құралы салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірыңғай жер салығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер учаскелерін пайдаланғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыртқы (көрнекі) жарнаманы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаладағы, ауылдағы, кенттегі үй-жайлардың шегінен тыс ашық кеңістікте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендерден тыс жердегі үй-жайлардың шегінен тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс жерде орналастырғаны үшін төлемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) аудандық маңызы бар қала, ауыл, кент, ауылдық округ аумағындағы кең таралған пайдалы қазбаларға, жерасты суларына және емдік балшықтарға салынатын пайдалы қазбаларды өндіру салығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетіне түсетін салықтық емес түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі әкімшілік құқық бұзушылықтар үшін салатын айыппұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың ерікті түрдегі алымдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін кірістер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының шешімі бойынша құрылған коммуналдық мемлекеттік кәсіпорындардың таза кірісі бөлігінің түсімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) заңды тұлғаларға қатысу үлесіне кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінің (жергілікті өзін-өзі басқарудың коммуналдық меншігінің) мүлкін жалға беруден түсетін кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен берілген кредиттер бойынша сыйақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық меншігінен (жергілікті өзін-өзі басқарудың коммуналдық меншігінен) түсетін өзге де кірістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетіне түсетін өзге де салықтық емес түсімдер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мыналар аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне негізгі капиталды сатудан түсетін түсімдер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен қаржыландырылатын мемлекеттік мекемелерге бекітіліп берілген мүлікті сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы мақсатындағы жер учаскелерін сатудан түсетін түсімдерді қоспағанда, жер учаскелерін сатудан түсетін түсімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер учаскелерін жалдау құқығын сатқаны үшін төлемақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аудандық (облыстық маңызы бар қала) бюджеттен берілетін трансферттер аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджеттеріне түсетін трансферттердің түсімдері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2026 жылға арналған ауылдық округ бюджетінде аудандық бюджеттен округ бюджетіне берілетін субвенция көлемі 64 086 мың теңге сомасында көзделгендігі ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z13" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Осы шешімнің 2-қосымшасына сәйкес қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтары есебінен ауылдық округ бюджетінің шығыстары көзделсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z14" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылы қаржы жылының басында қалыптасқан бюджет қаражатының бос қалдықтарының сомаларын бөлу Солтүстік Қазақстан облысы Ақжар ауданы Ленинград ауылдық округі әкімінің "Ақжар аудандық мәслихатының "Ақжар ауданының Ленинград ауылдық округінің 2026-2028 жылдарға арналған бюджетін бекіту туралы" шешімін іске асыру туралы" шешімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 6-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1757,129 +1903,169 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Ленинград ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1962,70 +2148,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="56"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2134,87 +2318,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-І. Кірістер</w:t>
-[...35 lines deleted...]
-93581</w:t>
+І.Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107639,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2311,51 +2495,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
+Салықтықтүсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2487,52 +2671,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Табыс салығы </w:t>
+              <w:t>
+Табыссалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2664,52 +2848,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жеке табыс салығы </w:t>
+              <w:t>
+Жекетабыссалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2842,87 +3026,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншікке салынатын салықтар</w:t>
-[...35 lines deleted...]
-6001</w:t>
+Меншіккесалынатынсалықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3019,51 +3203,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікке салынатын салықтар</w:t>
+Мүліккесалынатынсалықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3196,51 +3380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер салығы</w:t>
+Жерсалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3373,51 +3557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралдарына салынатын салық</w:t>
+Көлiкқұралдарынасалынатынсалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3473,164 +3657,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-158</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3650,164 +3834,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-141</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5143,87 +5327,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
-[...35 lines deleted...]
-68688</w:t>
+Трансферттердіңтүсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82746,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5320,87 +5504,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
-[...35 lines deleted...]
-68688</w:t>
+Мемлекеттiкбасқарудыңжоғарытұрғаноргандарынантүсетiнтрансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82746,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5533,51 +5717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68688</w:t>
+82746,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5612,51 +5796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы мың теңге</w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5741,51 +5925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Бюджеттікбағдарламалардыңәкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -6046,51 +6230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93581</w:t>
+112906,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6187,87 +6371,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттік қызметтер</w:t>
-[...35 lines deleted...]
-58822</w:t>
+Жалпысипаттағымемлекеттікқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72880,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6364,87 +6548,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-58822</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72880,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6541,441 +6725,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-58822</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімініңқызметінқамтамасызетужөніндегіқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61722,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-9873</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағынысты мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11157,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9873</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6995,164 +7179,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-7373</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7213,123 +7397,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-1500</w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7390,300 +7574,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-1000</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-23886</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7703,518 +7887,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-23886</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру және көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-23886</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26152,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26152,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8234,305 +8418,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26152,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiкжәне коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8588,160 +8772,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8793,128 +8981,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9007,51 +9199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+ІІІ. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9180,51 +9372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+ІV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9353,51 +9545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Бюджет тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9526,51 +9718,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІ. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9699,677 +9891,1021 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5266,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-мың теңге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІ. Бюджеттің мұнайға қатысты емес тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатықалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10471,51 +11007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5266,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10820,68 +11356,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Ленинград ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11025,70 +11561,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="59"/>
+          <w:bookmarkStart w:name="z74" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14660,70 +15196,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="60"/>
+          <w:bookmarkStart w:name="z75" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18811,70 +19347,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:bookmarkStart w:name="z76" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19791,68 +20327,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжар ауданы Ленинград ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19996,70 +20532,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="63"/>
+          <w:bookmarkStart w:name="z84" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23631,70 +24167,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="64"/>
+          <w:bookmarkStart w:name="z85" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27782,70 +28318,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="65"/>
+          <w:bookmarkStart w:name="z86" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сомасы </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28349,50 +28885,2772 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақжар аудандық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 35-10 шешіміне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаржы жылының басындағы жағдай бойынша 2025 жылға арналған бюджеттің қолда бар қалдықтарын бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды – Солтүстік Қазақстан облысы Ақжар аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттікбағдарламалардыңәкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2266,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2266,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -28424,55 +31682,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>